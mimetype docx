--- v1 (2026-08-23)
+++ v2 (2026-10-23)
@@ -582,88 +582,80 @@
         </w:rPr>
         <w:t>commas</w:t>
       </w:r>
       <w:r w:rsidRPr="008A50B3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="351F3C06" w14:textId="77777777" w:rsidR="00AE78D9" w:rsidRPr="005A6892" w:rsidRDefault="00AE78D9" w:rsidP="005A6892">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71116662" w14:textId="470C121A" w:rsidR="00AE78D9" w:rsidRPr="008A50B3" w:rsidRDefault="00AE78D9" w:rsidP="005A6892">
+    <w:p w14:paraId="46180665" w14:textId="77777777" w:rsidR="00C56D7A" w:rsidRDefault="00C56D7A" w:rsidP="005A6892">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4391AFA4" w14:textId="6C7E588D" w:rsidR="00AE78D9" w:rsidRPr="008A50B3" w:rsidRDefault="00AE78D9" w:rsidP="005A6892">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A50B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recebido em: </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Aprovado em: </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="462394F3" w14:textId="77777777" w:rsidR="009727EB" w:rsidRDefault="009727EB" w:rsidP="005A6892">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DC84B1C" w14:textId="50CC9713" w:rsidR="00C7492E" w:rsidRDefault="0095098C" w:rsidP="005A6892">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -5004,61 +4996,61 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00127B3A" w:rsidRPr="008F212E" w:rsidSect="008A50B3">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BCA9F53" w14:textId="77777777" w:rsidR="00F32FF4" w:rsidRDefault="00F32FF4">
+    <w:p w14:paraId="7C0207DA" w14:textId="77777777" w:rsidR="006E47BF" w:rsidRDefault="006E47BF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="398DB92D" w14:textId="77777777" w:rsidR="00F32FF4" w:rsidRDefault="00F32FF4">
+    <w:p w14:paraId="57E61814" w14:textId="77777777" w:rsidR="006E47BF" w:rsidRDefault="006E47BF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5099,189 +5091,125 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0AA9B270" w14:textId="77777777" w:rsidR="00730885" w:rsidRDefault="00730885">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...59 lines deleted...]
-  <w:p w14:paraId="266204D2" w14:textId="66A894F7" w:rsidR="00730885" w:rsidRPr="008A50B3" w:rsidRDefault="00730885" w:rsidP="00730885">
+  <w:p w14:paraId="266204D2" w14:textId="18128C2B" w:rsidR="00730885" w:rsidRPr="00C56D7A" w:rsidRDefault="00C56D7A" w:rsidP="00C56D7A">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00730885">
+    <w:r w:rsidRPr="00C56D7A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t> Este documento está classificado como:</w:t>
     </w:r>
-    <w:r w:rsidRPr="00730885">
+    <w:r w:rsidRPr="00C56D7A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="0000FC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Interno</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E13C5AF" w14:textId="77777777" w:rsidR="00730885" w:rsidRDefault="00730885">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EBA9EF1" w14:textId="77777777" w:rsidR="00F32FF4" w:rsidRDefault="00F32FF4" w:rsidP="007A609D">
+    <w:p w14:paraId="1B692CCB" w14:textId="77777777" w:rsidR="006E47BF" w:rsidRDefault="006E47BF" w:rsidP="007A609D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D36AEE9" w14:textId="77777777" w:rsidR="00F32FF4" w:rsidRDefault="00F32FF4" w:rsidP="007A609D">
+    <w:p w14:paraId="5EAE53C9" w14:textId="77777777" w:rsidR="006E47BF" w:rsidRDefault="006E47BF" w:rsidP="007A609D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="512A4D69" w14:textId="77777777" w:rsidR="00F32FF4" w:rsidRDefault="00F32FF4" w:rsidP="007A609D">
+    <w:p w14:paraId="5194EE88" w14:textId="77777777" w:rsidR="006E47BF" w:rsidRDefault="006E47BF" w:rsidP="007A609D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F01356F" w14:textId="77777777" w:rsidR="00BB67C6" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0F01356F" w14:textId="77777777" w:rsidR="00BB67C6" w:rsidRDefault="006E47BF">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:pict w14:anchorId="407A8C3E">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
@@ -5316,51 +5244,51 @@
   <w:p w14:paraId="09174A88" w14:textId="15978F00" w:rsidR="00BB67C6" w:rsidRDefault="00BB67C6" w:rsidP="008A50B3">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D5D97A4" w14:textId="77777777" w:rsidR="00BB67C6" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5D5D97A4" w14:textId="77777777" w:rsidR="00BB67C6" w:rsidRDefault="006E47BF">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:pict w14:anchorId="3B2C93CE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
@@ -5969,107 +5897,111 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1297830159">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="145241262">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="431977011">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1527862228">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1228104735">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="160"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Classification" w:val="Interno"/>
     <w:docVar w:name="ClassificationTagSetId" w:val="e16409a7-1700-4153-9090-3955bc2f0ae8"/>
     <w:docVar w:name="ComplianceTagSetId" w:val="f14fc1f1-8950-40d5-8a29-45909da947d6"/>
     <w:docVar w:name="FileId" w:val="c10d4d65-bcc9-4d7a-a265-461d7190cc4a"/>
     <w:docVar w:name="GVData" w:val="eyJPUyI6IldpbmRvd3MiLCJkb2NJRCI6ImMxMGQ0ZDY1LWJjYzktNGQ3YS1hMjY1LTQ2MWQ3MTkwY2M0YSIsImRvY1N0YXRlIjoie1wiM3JkUGFydHlGb290ZXJcIjpcIjFcIixcIkN1cnJlbnRTdGF0ZVwiOlwie1xcXCJGaXJzdFBhZ2VEaWZmZXJlbnRcXFwiOmZh"/>
     <w:docVar w:name="GVData0" w:val="bHNlLFxcXCJEaWZmZXJlbnRPZGRBbmRFdmVuUGFnZXNcXFwiOmZhbHNlLFxcXCJQYWdlQ291bnRcXFwiOjgsXFxcIkhlYWRlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiVGhpcmRQYXJ0eUhlYWRlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiR1ZIZWFkZXJF"/>
     <w:docVar w:name="GVData1" w:val="eGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkhlYWRlckV4aXN0c1xcXCI6dHJ1ZSxcXFwiRmxvYXRpbmdIZWFkZXJFeGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkhlYWRlclNoYXBlRXhpc3RzXFxcIjp0cnVlLFxcXCJUaGlyZFBhcnR5SGVhZGVyc1xcXCI6W10sXFxc"/>
-    <w:docVar w:name="GVData10" w:val="c3R5bGU9XFxcXFxcXCJ0ZXh0LWFsaWduOmNlbnRlclxcXFxcXFwiPkVzdGUgZG9jdW1lbnRvIGVzdMOhIGNsYXNzaWZpY2FkbyBjb21vOjxzcGFuIHN0eWxlPVxcXFxcXFwiY29sb3I6IzAwMDBmY1xcXFxcXFwiPiBJbnRlcm5vPC9zcGFuPiAgICBcXFxcdFxcXFxu"/>
-[...18 lines deleted...]
-    <w:docVar w:name="GVData9" w:val="YWRlclR5cGVcXFwiOjAsXFxcIkhlYWRlclR5cGVzQWxsb3dlZFxcXCI6WzJdLFxcXCJIZWFkZXJVcGRhdGVUeXBlXFxcIjowLFxcXCJGb290ZXJFbmFibGVkXFxcIjp0cnVlLFxcXCJGb290ZXJcXFwiOlxcXCI8c3Bhbj48c3Bhbj4mIzE2MDs8L3NwYW4+PHNwYW4g"/>
+    <w:docVar w:name="GVData10" w:val="ZGVyXFxcIjpcXFwiXFxcIixcXFwiSGVhZGVyc1xcXCI6W1xcXCJcXFwiXSxcXFwiSGVhZGVyVHlwZVxcXCI6MCxcXFwiSGVhZGVyVHlwZXNBbGxvd2VkXFxcIjpbMl0sXFxcIkhlYWRlclVwZGF0ZVR5cGVcXFwiOjAsXFxcIkZvb3RlckVuYWJsZWRcXFwiOnRydWUs"/>
+    <w:docVar w:name="GVData11" w:val="XFxcIkZvb3RlclxcXCI6XFxcIjxzcGFuPjxzcGFuPiYjMTYwOzwvc3Bhbj48c3BhbiBzdHlsZT1cXFxcXFxcInRleHQtYWxpZ246Y2VudGVyXFxcXFxcXCI+RXN0ZSBkb2N1bWVudG8gZXN0w6EgY2xhc3NpZmljYWRvIGNvbW86PHNwYW4gc3R5bGU9XFxcXFxcXCJj"/>
+    <w:docVar w:name="GVData12" w:val="b2xvcjojMDAwMGZjXFxcXFxcXCI+IEludGVybm88L3NwYW4+ICAgIFxcXFx0XFxcXG48L3NwYW4+PC9zcGFuPlxcXCIsXFxcIkZvb3RlcnNcXFwiOltcXFwiPHNwYW4+PHNwYW4+JiMxNjA7PC9zcGFuPjxzcGFuIHN0eWxlPVxcXFxcXFwidGV4dC1hbGlnbjpjZW50"/>
+    <w:docVar w:name="GVData13" w:val="ZXJcXFxcXFxcIj5Fc3RlIGRvY3VtZW50byBlc3TDoSBjbGFzc2lmaWNhZG8gY29tbzo8c3BhbiBzdHlsZT1cXFxcXFxcImNvbG9yOiMwMDAwZmNcXFxcXFxcIj4gSW50ZXJubzwvc3Bhbj4gICAgXFxcXHRcXFxcbjwvc3Bhbj48L3NwYW4+XFxcIl0sXFxcIkZvb3Rl"/>
+    <w:docVar w:name="GVData14" w:val="clR5cGVcXFwiOjAsXFxcIkZvb3RlclR5cGVzQWxsb3dlZFxcXCI6WzAsMV0sXFxcIkZvb3RlclVwZGF0ZVR5cGVcXFwiOjAsXFxcIldhdGVybWFya1xcXCI6XFxcIlxcXCIsXFxcIldhdGVybWFya0VuYWJsZWRcXFwiOmZhbHNlLFxcXCJTaG91bGRXcml0ZVdhdGVy"/>
+    <w:docVar w:name="GVData15" w:val="bWFya1xcXCI6ZmFsc2UsXFxcIldhdGVybWFya1VwZGF0ZVR5cGVcXFwiOjEsXFxcIlBvd2VycG9pbnRUaXRsZVxcXCI6bnVsbCxcXFwiUG93ZXJwb2ludFN1Yml0bGVcXFwiOm51bGx9XCIsXCJTdGF0ZVwiOlwie1xcXCJGaXJzdFBhZ2VEaWZmZXJlbnRcXFwiOmZh"/>
+    <w:docVar w:name="GVData16" w:val="bHNlLFxcXCJEaWZmZXJlbnRPZGRBbmRFdmVuUGFnZXNcXFwiOmZhbHNlLFxcXCJQYWdlQ291bnRcXFwiOjgsXFxcIkhlYWRlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiVGhpcmRQYXJ0eUhlYWRlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiR1ZIZWFkZXJF"/>
+    <w:docVar w:name="GVData17" w:val="eGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkhlYWRlckV4aXN0c1xcXCI6dHJ1ZSxcXFwiRmxvYXRpbmdIZWFkZXJFeGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkhlYWRlclNoYXBlRXhpc3RzXFxcIjp0cnVlLFxcXCJUaGlyZFBhcnR5SGVhZGVyc1xcXCI6W10sXFxc"/>
+    <w:docVar w:name="GVData18" w:val="IkZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiPHNwYW4+PHNwYW4+JiMxNjA7PC9zcGFuPjxzcGFuIHN0eWxlPVxcXFxcXFwidGV4dC1hbGlnbjpjZW50ZXJcXFxcXFxcIj5Fc3RlIGRvY3VtZW50byBlc3TDoSBjbGFzc2lmaWNhZG8gY29tbzo8c3BhbiBzdHlsZT1cXFxc"/>
+    <w:docVar w:name="GVData19" w:val="XFxcImNvbG9yOiMwMDAwZmNcXFxcXFxcIj4gSW50ZXJubzwvc3Bhbj4gICAgXFxcXHRcXFxcbjwvc3Bhbj48L3NwYW4+XFxcIixcXFwiVGhpcmRQYXJ0eUZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiMVxcXCIsXFxcIkdWRm9vdGVyRXhpc3RzXFxcIjp0cnVlLFxcXCJO"/>
+    <w:docVar w:name="GVData2" w:val="IkZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiPHNwYW4+PHNwYW4+JiMxNjA7PC9zcGFuPjxzcGFuIHN0eWxlPVxcXFxcXFwidGV4dC1hbGlnbjpjZW50ZXJcXFxcXFxcIj5Fc3RlIGRvY3VtZW50byBlc3TDoSBjbGFzc2lmaWNhZG8gY29tbzo8c3BhbiBzdHlsZT1cXFxc"/>
+    <w:docVar w:name="GVData20" w:val="b25HVkZvb3RlckV4aXN0c1xcXCI6dHJ1ZSxcXFwiRmxvYXRpbmdGb290ZXJFeGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkZvb3RlclNoYXBlRXhpc3RzXFxcIjpmYWxzZSxcXFwiVGhpcmRQYXJ0eUZvb3RlcnNcXFwiOltdLFxcXCJXYXRlcm1hcmtNZXRhZGF0YVxc"/>
+    <w:docVar w:name="GVData21" w:val="XCI6XFxcIlxcXCIsXFxcIldhdGVybWFya0V4aXN0c1xcXCI6ZmFsc2UsXFxcIlBvd2VycG9pbnRUaXRsZU1ldGFkYXRhXFxcIjpudWxsLFxcXCJQb3dlcnBvaW50U3VidGl0bGVNZXRhZGF0YVxcXCI6bnVsbCxcXFwiVGhpcmRQYXJ0eU1ldGFkYXRhRm91bmRcXFwi"/>
+    <w:docVar w:name="GVData22" w:val="OmZhbHNlfVwifSIsInBhcmVudExpbmVJZHMiOiJbXCI3NmU5MTAzZS0xNDg1LTRkZGItOTY2YS1lNTFhMjg3MTVhZWJcIixcIjg0MjRmMTJmLWIyZDItNGY3Yi05NTY3LTI4NmNlODcyNzgxYVwiLFwiOWM0Y2VmOTAtN2UwMi00ZDRiLTk0YmItZjVmN2VhZTM5N2Y1"/>
+    <w:docVar w:name="GVData23" w:val="XCJdIiwid3JpdHRlbktleXMiOiJbXCJDbGFzc2lmaWNhdGlvblwiLFwiQ2xhc3NpZmljYXRpb25UYWdTZXRJZFwiLFwiQ29tcGxpYW5jZVRhZ1NldElkXCIsXCJGaWxlSWRcIixcImd2ZG9jaWRcIixcIlRhZ0RhdGVUaW1lXCIsXCJVc2VySWRcIl0iLCJub09mR3ZE"/>
+    <w:docVar w:name="GVData24" w:val="YXRhRW50cmllcyI6IjI2IiwibGluZUlkIjoiOGRjZDQyZjMtNDM0Zi00YzI0LTg0ZGQtYzcyZmEzOTNiYjlhIiwidGFnc2V0X2UxNjQwOWE3XzE3MDBfNDE1M185MDkwXzM5NTViYzJmMGFlOF9jbGFzc2lmaWNhdGlvbiI6IkdlbmVyYWwgQnVzaW5lc3MifQ=="/>
+    <w:docVar w:name="GVData25" w:val="(end)"/>
+    <w:docVar w:name="GVData3" w:val="XFxcImNvbG9yOiMwMDAwZmNcXFxcXFxcIj4gSW50ZXJubzwvc3Bhbj4gICAgXFxcXHRcXFxcbjwvc3Bhbj48L3NwYW4+XFxcIixcXFwiVGhpcmRQYXJ0eUZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiMVxcXCIsXFxcIkdWRm9vdGVyRXhpc3RzXFxcIjp0cnVlLFxcXCJO"/>
+    <w:docVar w:name="GVData4" w:val="b25HVkZvb3RlckV4aXN0c1xcXCI6dHJ1ZSxcXFwiRmxvYXRpbmdGb290ZXJFeGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkZvb3RlclNoYXBlRXhpc3RzXFxcIjpmYWxzZSxcXFwiVGhpcmRQYXJ0eUZvb3RlcnNcXFwiOltdLFxcXCJXYXRlcm1hcmtNZXRhZGF0YVxc"/>
+    <w:docVar w:name="GVData5" w:val="XCI6XFxcIlxcXCIsXFxcIldhdGVybWFya0V4aXN0c1xcXCI6ZmFsc2UsXFxcIlBvd2VycG9pbnRUaXRsZU1ldGFkYXRhXFxcIjpudWxsLFxcXCJQb3dlcnBvaW50U3VidGl0bGVNZXRhZGF0YVxcXCI6bnVsbCxcXFwiVGhpcmRQYXJ0eU1ldGFkYXRhRm91bmRcXFwi"/>
+    <w:docVar w:name="GVData6" w:val="OmZhbHNlfVwiLFwiRm9vdGVyXCI6XCI8c3Bhbj48c3Bhbj4mIzE2MDs8L3NwYW4+PHNwYW4gc3R5bGU9XFxcInRleHQtYWxpZ246Y2VudGVyXFxcIj5Fc3RlIGRvY3VtZW50byBlc3TDoSBjbGFzc2lmaWNhZG8gY29tbzo8c3BhbiBzdHlsZT1cXFwiY29sb3I6IzAw"/>
+    <w:docVar w:name="GVData7" w:val="MDBmY1xcXCI+IEludGVybm88L3NwYW4+ICAgIFxcdFxcbjwvc3Bhbj48L3NwYW4+XCIsXCJPcHRpb25zXCI6XCJ7XFxcIlBvcHVwQ29uZmlndXJhdGlvblxcXCI6e1xcXCJBbHdheXNTaG93UG9wdXBcXFwiOmZhbHNlLFxcXCJFbmZvcmNlSGVhZGVyRm9vdGVyVHlw"/>
+    <w:docVar w:name="GVData8" w:val="ZVxcXCI6dHJ1ZSxcXFwiSGVhZGVyUGxhY2VtZW50VHlwZVxcXCI6MCxcXFwiRm9vdGVyUGxhY2VtZW50VHlwZVxcXCI6MCxcXFwiRW5mb3JjZUxheW91dE9wdGlvblxcXCI6dHJ1ZSxcXFwiTGF5b3V0T3B0aW9uXFxcIjowLFxcXCJUcmlnZ2VyTnVtYmVyXFxcIjow"/>
+    <w:docVar w:name="GVData9" w:val="LFxcXCJGcm9tSW5kZXhcXFwiOjAsXFxcIlRvSW5kZXhcXFwiOjAsXFxcIkVuZm9yY2VPdmVyd3JpdGVPcHRpb25cXFwiOnRydWUsXFxcIk92ZXJ3cml0ZU9wdGlvblxcXCI6XFxcImFwcGVuZFxcXCJ9LFxcXCJIZWFkZXJFbmFibGVkXFxcIjpmYWxzZSxcXFwiSGVh"/>
     <w:docVar w:name="gvdocid" w:val="c10d4d65-bcc9-4d7a-a265-461d7190cc4a"/>
-    <w:docVar w:name="TagDateTime" w:val="2026-08-12T20:26:39Z"/>
+    <w:docVar w:name="TagDateTime" w:val="2026-10-19T14:51:36Z"/>
     <w:docVar w:name="UserId" w:val="LUCIANO Feijao Ximenes F111384"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00BB67C6"/>
     <w:rsid w:val="000217C0"/>
     <w:rsid w:val="00053381"/>
     <w:rsid w:val="000B0A3C"/>
     <w:rsid w:val="000C6BC0"/>
     <w:rsid w:val="000D1368"/>
     <w:rsid w:val="000E5BE3"/>
     <w:rsid w:val="000F460D"/>
     <w:rsid w:val="00105FFD"/>
     <w:rsid w:val="00127B3A"/>
     <w:rsid w:val="00130943"/>
     <w:rsid w:val="00151834"/>
     <w:rsid w:val="00181C6B"/>
     <w:rsid w:val="001B0645"/>
     <w:rsid w:val="001C7029"/>
     <w:rsid w:val="001C729E"/>
     <w:rsid w:val="00277F76"/>
     <w:rsid w:val="0028748B"/>
     <w:rsid w:val="00294410"/>
     <w:rsid w:val="00294953"/>
     <w:rsid w:val="002A0EA5"/>
     <w:rsid w:val="002A4F4E"/>
@@ -6087,101 +6019,104 @@
     <w:rsid w:val="003C3085"/>
     <w:rsid w:val="003C6EA1"/>
     <w:rsid w:val="003E183C"/>
     <w:rsid w:val="003F5449"/>
     <w:rsid w:val="00431F7B"/>
     <w:rsid w:val="00450FF8"/>
     <w:rsid w:val="004545B5"/>
     <w:rsid w:val="00496601"/>
     <w:rsid w:val="004E41B9"/>
     <w:rsid w:val="004F5930"/>
     <w:rsid w:val="005113AE"/>
     <w:rsid w:val="00545056"/>
     <w:rsid w:val="005620FB"/>
     <w:rsid w:val="00576114"/>
     <w:rsid w:val="00596407"/>
     <w:rsid w:val="005A0494"/>
     <w:rsid w:val="005A071F"/>
     <w:rsid w:val="005A6892"/>
     <w:rsid w:val="005B324C"/>
     <w:rsid w:val="005C5F57"/>
     <w:rsid w:val="005F2CC4"/>
     <w:rsid w:val="005F3AA4"/>
     <w:rsid w:val="00622DF9"/>
     <w:rsid w:val="00623664"/>
     <w:rsid w:val="00633413"/>
+    <w:rsid w:val="00651A3E"/>
     <w:rsid w:val="006626B3"/>
     <w:rsid w:val="006B6FDB"/>
     <w:rsid w:val="006C210F"/>
+    <w:rsid w:val="006E47BF"/>
     <w:rsid w:val="00730885"/>
     <w:rsid w:val="00731013"/>
     <w:rsid w:val="00737B6E"/>
     <w:rsid w:val="00760965"/>
     <w:rsid w:val="00777DFF"/>
     <w:rsid w:val="007855FD"/>
     <w:rsid w:val="007A609D"/>
     <w:rsid w:val="007D39B6"/>
     <w:rsid w:val="007F73BF"/>
     <w:rsid w:val="00827044"/>
     <w:rsid w:val="008326EB"/>
     <w:rsid w:val="00840B5C"/>
     <w:rsid w:val="008A50B3"/>
     <w:rsid w:val="008D3085"/>
     <w:rsid w:val="008E0E83"/>
     <w:rsid w:val="008E3DEC"/>
     <w:rsid w:val="008F0F06"/>
     <w:rsid w:val="008F212E"/>
     <w:rsid w:val="0095098C"/>
     <w:rsid w:val="00954B09"/>
     <w:rsid w:val="00964D78"/>
     <w:rsid w:val="009659E0"/>
     <w:rsid w:val="009727EB"/>
     <w:rsid w:val="00993BC3"/>
     <w:rsid w:val="009C090C"/>
     <w:rsid w:val="009F1461"/>
     <w:rsid w:val="00A06255"/>
     <w:rsid w:val="00A12428"/>
     <w:rsid w:val="00A61D92"/>
     <w:rsid w:val="00A811E9"/>
     <w:rsid w:val="00AA188A"/>
     <w:rsid w:val="00AD6FBD"/>
     <w:rsid w:val="00AE78D9"/>
     <w:rsid w:val="00AF0537"/>
     <w:rsid w:val="00AF06C0"/>
     <w:rsid w:val="00AF52CF"/>
     <w:rsid w:val="00B0547F"/>
     <w:rsid w:val="00B65EDF"/>
     <w:rsid w:val="00B71EAF"/>
     <w:rsid w:val="00BA3861"/>
     <w:rsid w:val="00BB67C6"/>
     <w:rsid w:val="00BD5DDC"/>
     <w:rsid w:val="00C02BFB"/>
     <w:rsid w:val="00C163EA"/>
     <w:rsid w:val="00C22CA6"/>
     <w:rsid w:val="00C273E7"/>
     <w:rsid w:val="00C3707C"/>
     <w:rsid w:val="00C46898"/>
+    <w:rsid w:val="00C56D7A"/>
     <w:rsid w:val="00C6446B"/>
     <w:rsid w:val="00C64CBC"/>
     <w:rsid w:val="00C711AA"/>
     <w:rsid w:val="00C7492E"/>
     <w:rsid w:val="00C86053"/>
     <w:rsid w:val="00C86667"/>
     <w:rsid w:val="00CB5AA4"/>
     <w:rsid w:val="00CE0E42"/>
     <w:rsid w:val="00CF22D8"/>
     <w:rsid w:val="00CF4D93"/>
     <w:rsid w:val="00D127A4"/>
     <w:rsid w:val="00D13FA2"/>
     <w:rsid w:val="00D67B1D"/>
     <w:rsid w:val="00D752DB"/>
     <w:rsid w:val="00DA699A"/>
     <w:rsid w:val="00DC0824"/>
     <w:rsid w:val="00DD552F"/>
     <w:rsid w:val="00DE1746"/>
     <w:rsid w:val="00DF11B5"/>
     <w:rsid w:val="00E0131A"/>
     <w:rsid w:val="00E04C5A"/>
     <w:rsid w:val="00E07A69"/>
     <w:rsid w:val="00E32954"/>
     <w:rsid w:val="00E46FF1"/>
     <w:rsid w:val="00E75B39"/>
@@ -7379,192 +7314,204 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhAoEjdAJd9XVXxzwkewJysOrKmYw==">CgMxLjA4AHIhMVpMNmRWN3F5Q2NpRUx2Z3ZLQUpPdjlRWi1PemFRZFY3</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C9450D5-4870-472C-93B1-41F6FE5875B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C9450D5-4870-472C-93B1-41F6FE5875B6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2548</Words>
-  <Characters>14607</Characters>
+  <Words>2608</Words>
+  <Characters>14946</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>364</Lines>
-  <Paragraphs>127</Paragraphs>
+  <Lines>373</Lines>
+  <Paragraphs>151</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17058</CharactersWithSpaces>
+  <CharactersWithSpaces>17403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="gvdocid">
     <vt:lpwstr>c10d4d65-bcc9-4d7a-a265-461d7190cc4a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationTagSetId">
     <vt:lpwstr>e16409a7-1700-4153-9090-3955bc2f0ae8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceTagSetId">
     <vt:lpwstr>f14fc1f1-8950-40d5-8a29-45909da947d6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FileId">
     <vt:lpwstr>c10d4d65-bcc9-4d7a-a265-461d7190cc4a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="UserId">
     <vt:lpwstr>LUCIANO Feijao Ximenes F111384</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TagDateTime">
-    <vt:lpwstr>2026-08-12T20:26:39Z</vt:lpwstr>
+    <vt:lpwstr>2026-10-19T14:51:36Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GVData">
     <vt:lpwstr>eyJPUyI6IldpbmRvd3MiLCJkb2NJRCI6ImMxMGQ0ZDY1LWJjYzktNGQ3YS1hMjY1LTQ2MWQ3MTkwY2M0YSIsImRvY1N0YXRlIjoie1wiM3JkUGFydHlGb290ZXJcIjpcIjFcIixcIkN1cnJlbnRTdGF0ZVwiOlwie1xcXCJGaXJzdFBhZ2VEaWZmZXJlbnRcXFwiOmZh</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GVData0">
     <vt:lpwstr>bHNlLFxcXCJEaWZmZXJlbnRPZGRBbmRFdmVuUGFnZXNcXFwiOmZhbHNlLFxcXCJQYWdlQ291bnRcXFwiOjgsXFxcIkhlYWRlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiVGhpcmRQYXJ0eUhlYWRlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiR1ZIZWFkZXJF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GVData1">
     <vt:lpwstr>eGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkhlYWRlckV4aXN0c1xcXCI6dHJ1ZSxcXFwiRmxvYXRpbmdIZWFkZXJFeGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkhlYWRlclNoYXBlRXhpc3RzXFxcIjp0cnVlLFxcXCJUaGlyZFBhcnR5SGVhZGVyc1xcXCI6W10sXFxc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GVData2">
-    <vt:lpwstr>IkZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiVGhpcmRQYXJ0eUZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiMVxcXCIsXFxcIkdWRm9vdGVyRXhpc3RzXFxcIjpmYWxzZSxcXFwiTm9uR1ZGb290ZXJFeGlzdHNcXFwiOnRydWUsXFxcIkZsb2F0aW5nRm9vdGVy</vt:lpwstr>
+    <vt:lpwstr>IkZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiPHNwYW4+PHNwYW4+JiMxNjA7PC9zcGFuPjxzcGFuIHN0eWxlPVxcXFxcXFwidGV4dC1hbGlnbjpjZW50ZXJcXFxcXFxcIj5Fc3RlIGRvY3VtZW50byBlc3TDoSBjbGFzc2lmaWNhZG8gY29tbzo8c3BhbiBzdHlsZT1cXFxc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="GVData3">
-    <vt:lpwstr>RXhpc3RzXFxcIjpmYWxzZSxcXFwiTm9uR1ZGb290ZXJTaGFwZUV4aXN0c1xcXCI6ZmFsc2UsXFxcIlRoaXJkUGFydHlGb290ZXJzXFxcIjpbXSxcXFwiV2F0ZXJtYXJrTWV0YWRhdGFcXFwiOlxcXCJcXFwiLFxcXCJXYXRlcm1hcmtFeGlzdHNcXFwiOmZhbHNlLFxc</vt:lpwstr>
+    <vt:lpwstr>XFxcImNvbG9yOiMwMDAwZmNcXFxcXFxcIj4gSW50ZXJubzwvc3Bhbj4gICAgXFxcXHRcXFxcbjwvc3Bhbj48L3NwYW4+XFxcIixcXFwiVGhpcmRQYXJ0eUZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiMVxcXCIsXFxcIkdWRm9vdGVyRXhpc3RzXFxcIjp0cnVlLFxcXCJO</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="GVData4">
-    <vt:lpwstr>XCJQb3dlcnBvaW50VGl0bGVNZXRhZGF0YVxcXCI6bnVsbCxcXFwiUG93ZXJwb2ludFN1YnRpdGxlTWV0YWRhdGFcXFwiOm51bGwsXFxcIlRoaXJkUGFydHlNZXRhZGF0YUZvdW5kXFxcIjpmYWxzZX1cIixcIkZvb3RlclwiOlwiPHNwYW4+PHNwYW4+JiMxNjA7PC9z</vt:lpwstr>
+    <vt:lpwstr>b25HVkZvb3RlckV4aXN0c1xcXCI6dHJ1ZSxcXFwiRmxvYXRpbmdGb290ZXJFeGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkZvb3RlclNoYXBlRXhpc3RzXFxcIjpmYWxzZSxcXFwiVGhpcmRQYXJ0eUZvb3RlcnNcXFwiOltdLFxcXCJXYXRlcm1hcmtNZXRhZGF0YVxc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="GVData5">
-    <vt:lpwstr>cGFuPjxzcGFuIHN0eWxlPVxcXCJ0ZXh0LWFsaWduOmNlbnRlclxcXCI+RXN0ZSBkb2N1bWVudG8gZXN0w6EgY2xhc3NpZmljYWRvIGNvbW86PHNwYW4gc3R5bGU9XFxcImNvbG9yOiMwMDAwZmNcXFwiPiBJbnRlcm5vPC9zcGFuPiAgICBcXHRcXG48L3NwYW4+PC9z</vt:lpwstr>
+    <vt:lpwstr>XCI6XFxcIlxcXCIsXFxcIldhdGVybWFya0V4aXN0c1xcXCI6ZmFsc2UsXFxcIlBvd2VycG9pbnRUaXRsZU1ldGFkYXRhXFxcIjpudWxsLFxcXCJQb3dlcnBvaW50U3VidGl0bGVNZXRhZGF0YVxcXCI6bnVsbCxcXFwiVGhpcmRQYXJ0eU1ldGFkYXRhRm91bmRcXFwi</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="GVData6">
-    <vt:lpwstr>cGFuPlwiLFwiT3B0aW9uc1wiOlwie1xcXCJQb3B1cENvbmZpZ3VyYXRpb25cXFwiOntcXFwiQWx3YXlzU2hvd1BvcHVwXFxcIjpmYWxzZSxcXFwiRW5mb3JjZUhlYWRlckZvb3RlclR5cGVcXFwiOnRydWUsXFxcIkhlYWRlclBsYWNlbWVudFR5cGVcXFwiOjAsXFxc</vt:lpwstr>
+    <vt:lpwstr>OmZhbHNlfVwiLFwiRm9vdGVyXCI6XCI8c3Bhbj48c3Bhbj4mIzE2MDs8L3NwYW4+PHNwYW4gc3R5bGU9XFxcInRleHQtYWxpZ246Y2VudGVyXFxcIj5Fc3RlIGRvY3VtZW50byBlc3TDoSBjbGFzc2lmaWNhZG8gY29tbzo8c3BhbiBzdHlsZT1cXFwiY29sb3I6IzAw</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="GVData7">
-    <vt:lpwstr>IkZvb3RlclBsYWNlbWVudFR5cGVcXFwiOjAsXFxcIkVuZm9yY2VMYXlvdXRPcHRpb25cXFwiOnRydWUsXFxcIkxheW91dE9wdGlvblxcXCI6MCxcXFwiVHJpZ2dlck51bWJlclxcXCI6MCxcXFwiRnJvbUluZGV4XFxcIjowLFxcXCJUb0luZGV4XFxcIjowLFxcXCJF</vt:lpwstr>
+    <vt:lpwstr>MDBmY1xcXCI+IEludGVybm88L3NwYW4+ICAgIFxcdFxcbjwvc3Bhbj48L3NwYW4+XCIsXCJPcHRpb25zXCI6XCJ7XFxcIlBvcHVwQ29uZmlndXJhdGlvblxcXCI6e1xcXCJBbHdheXNTaG93UG9wdXBcXFwiOmZhbHNlLFxcXCJFbmZvcmNlSGVhZGVyRm9vdGVyVHlw</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Classification">
     <vt:lpwstr>Interno</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="GVData8">
-    <vt:lpwstr>bmZvcmNlT3ZlcndyaXRlT3B0aW9uXFxcIjp0cnVlLFxcXCJPdmVyd3JpdGVPcHRpb25cXFwiOlxcXCJhcHBlbmRcXFwifSxcXFwiSGVhZGVyRW5hYmxlZFxcXCI6ZmFsc2UsXFxcIkhlYWRlclxcXCI6XFxcIlxcXCIsXFxcIkhlYWRlcnNcXFwiOm51bGwsXFxcIkhl</vt:lpwstr>
+    <vt:lpwstr>ZVxcXCI6dHJ1ZSxcXFwiSGVhZGVyUGxhY2VtZW50VHlwZVxcXCI6MCxcXFwiRm9vdGVyUGxhY2VtZW50VHlwZVxcXCI6MCxcXFwiRW5mb3JjZUxheW91dE9wdGlvblxcXCI6dHJ1ZSxcXFwiTGF5b3V0T3B0aW9uXFxcIjowLFxcXCJUcmlnZ2VyTnVtYmVyXFxcIjow</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="GVData9">
-    <vt:lpwstr>YWRlclR5cGVcXFwiOjAsXFxcIkhlYWRlclR5cGVzQWxsb3dlZFxcXCI6WzJdLFxcXCJIZWFkZXJVcGRhdGVUeXBlXFxcIjowLFxcXCJGb290ZXJFbmFibGVkXFxcIjp0cnVlLFxcXCJGb290ZXJcXFwiOlxcXCI8c3Bhbj48c3Bhbj4mIzE2MDs8L3NwYW4+PHNwYW4g</vt:lpwstr>
+    <vt:lpwstr>LFxcXCJGcm9tSW5kZXhcXFwiOjAsXFxcIlRvSW5kZXhcXFwiOjAsXFxcIkVuZm9yY2VPdmVyd3JpdGVPcHRpb25cXFwiOnRydWUsXFxcIk92ZXJ3cml0ZU9wdGlvblxcXCI6XFxcImFwcGVuZFxcXCJ9LFxcXCJIZWFkZXJFbmFibGVkXFxcIjpmYWxzZSxcXFwiSGVh</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="GVData10">
-    <vt:lpwstr>c3R5bGU9XFxcXFxcXCJ0ZXh0LWFsaWduOmNlbnRlclxcXFxcXFwiPkVzdGUgZG9jdW1lbnRvIGVzdMOhIGNsYXNzaWZpY2FkbyBjb21vOjxzcGFuIHN0eWxlPVxcXFxcXFwiY29sb3I6IzAwMDBmY1xcXFxcXFwiPiBJbnRlcm5vPC9zcGFuPiAgICBcXFxcdFxcXFxu</vt:lpwstr>
+    <vt:lpwstr>ZGVyXFxcIjpcXFwiXFxcIixcXFwiSGVhZGVyc1xcXCI6W1xcXCJcXFwiXSxcXFwiSGVhZGVyVHlwZVxcXCI6MCxcXFwiSGVhZGVyVHlwZXNBbGxvd2VkXFxcIjpbMl0sXFxcIkhlYWRlclVwZGF0ZVR5cGVcXFwiOjAsXFxcIkZvb3RlckVuYWJsZWRcXFwiOnRydWUs</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="GVData11">
-    <vt:lpwstr>PC9zcGFuPjwvc3Bhbj5cXFwiLFxcXCJGb290ZXJzXFxcIjpudWxsLFxcXCJGb290ZXJUeXBlXFxcIjowLFxcXCJGb290ZXJUeXBlc0FsbG93ZWRcXFwiOlswLDFdLFxcXCJGb290ZXJVcGRhdGVUeXBlXFxcIjowLFxcXCJXYXRlcm1hcmtcXFwiOlxcXCJcXFwiLFxc</vt:lpwstr>
+    <vt:lpwstr>XFxcIkZvb3RlclxcXCI6XFxcIjxzcGFuPjxzcGFuPiYjMTYwOzwvc3Bhbj48c3BhbiBzdHlsZT1cXFxcXFxcInRleHQtYWxpZ246Y2VudGVyXFxcXFxcXCI+RXN0ZSBkb2N1bWVudG8gZXN0w6EgY2xhc3NpZmljYWRvIGNvbW86PHNwYW4gc3R5bGU9XFxcXFxcXCJj</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="GVData12">
-    <vt:lpwstr>XCJXYXRlcm1hcmtFbmFibGVkXFxcIjpmYWxzZSxcXFwiU2hvdWxkV3JpdGVXYXRlcm1hcmtcXFwiOmZhbHNlLFxcXCJXYXRlcm1hcmtVcGRhdGVUeXBlXFxcIjoxLFxcXCJQb3dlcnBvaW50VGl0bGVcXFwiOm51bGwsXFxcIlBvd2VycG9pbnRTdWJpdGxlXFxcIjpu</vt:lpwstr>
+    <vt:lpwstr>b2xvcjojMDAwMGZjXFxcXFxcXCI+IEludGVybm88L3NwYW4+ICAgIFxcXFx0XFxcXG48L3NwYW4+PC9zcGFuPlxcXCIsXFxcIkZvb3RlcnNcXFwiOltcXFwiPHNwYW4+PHNwYW4+JiMxNjA7PC9zcGFuPjxzcGFuIHN0eWxlPVxcXFxcXFwidGV4dC1hbGlnbjpjZW50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="GVData13">
-    <vt:lpwstr>dWxsfVwiLFwiU3RhdGVcIjpcIntcXFwiRmlyc3RQYWdlRGlmZmVyZW50XFxcIjpmYWxzZSxcXFwiRGlmZmVyZW50T2RkQW5kRXZlblBhZ2VzXFxcIjpmYWxzZSxcXFwiUGFnZUNvdW50XFxcIjo4LFxcXCJIZWFkZXJNZXRhZGF0YVxcXCI6XFxcIlxcXCIsXFxcIlRo</vt:lpwstr>
+    <vt:lpwstr>ZXJcXFxcXFxcIj5Fc3RlIGRvY3VtZW50byBlc3TDoSBjbGFzc2lmaWNhZG8gY29tbzo8c3BhbiBzdHlsZT1cXFxcXFxcImNvbG9yOiMwMDAwZmNcXFxcXFxcIj4gSW50ZXJubzwvc3Bhbj4gICAgXFxcXHRcXFxcbjwvc3Bhbj48L3NwYW4+XFxcIl0sXFxcIkZvb3Rl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="GVData14">
-    <vt:lpwstr>aXJkUGFydHlIZWFkZXJNZXRhZGF0YVxcXCI6XFxcIlxcXCIsXFxcIkdWSGVhZGVyRXhpc3RzXFxcIjpmYWxzZSxcXFwiTm9uR1ZIZWFkZXJFeGlzdHNcXFwiOnRydWUsXFxcIkZsb2F0aW5nSGVhZGVyRXhpc3RzXFxcIjpmYWxzZSxcXFwiTm9uR1ZIZWFkZXJTaGFw</vt:lpwstr>
+    <vt:lpwstr>clR5cGVcXFwiOjAsXFxcIkZvb3RlclR5cGVzQWxsb3dlZFxcXCI6WzAsMV0sXFxcIkZvb3RlclVwZGF0ZVR5cGVcXFwiOjAsXFxcIldhdGVybWFya1xcXCI6XFxcIlxcXCIsXFxcIldhdGVybWFya0VuYWJsZWRcXFwiOmZhbHNlLFxcXCJTaG91bGRXcml0ZVdhdGVy</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="GVData15">
-    <vt:lpwstr>ZUV4aXN0c1xcXCI6dHJ1ZSxcXFwiVGhpcmRQYXJ0eUhlYWRlcnNcXFwiOltdLFxcXCJGb290ZXJNZXRhZGF0YVxcXCI6XFxcIlxcXCIsXFxcIlRoaXJkUGFydHlGb290ZXJNZXRhZGF0YVxcXCI6XFxcIjFcXFwiLFxcXCJHVkZvb3RlckV4aXN0c1xcXCI6ZmFsc2Us</vt:lpwstr>
+    <vt:lpwstr>bWFya1xcXCI6ZmFsc2UsXFxcIldhdGVybWFya1VwZGF0ZVR5cGVcXFwiOjEsXFxcIlBvd2VycG9pbnRUaXRsZVxcXCI6bnVsbCxcXFwiUG93ZXJwb2ludFN1Yml0bGVcXFwiOm51bGx9XCIsXCJTdGF0ZVwiOlwie1xcXCJGaXJzdFBhZ2VEaWZmZXJlbnRcXFwiOmZh</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="GVData16">
-    <vt:lpwstr>XFxcIk5vbkdWRm9vdGVyRXhpc3RzXFxcIjp0cnVlLFxcXCJGbG9hdGluZ0Zvb3RlckV4aXN0c1xcXCI6ZmFsc2UsXFxcIk5vbkdWRm9vdGVyU2hhcGVFeGlzdHNcXFwiOmZhbHNlLFxcXCJUaGlyZFBhcnR5Rm9vdGVyc1xcXCI6W10sXFxcIldhdGVybWFya01ldGFk</vt:lpwstr>
+    <vt:lpwstr>bHNlLFxcXCJEaWZmZXJlbnRPZGRBbmRFdmVuUGFnZXNcXFwiOmZhbHNlLFxcXCJQYWdlQ291bnRcXFwiOjgsXFxcIkhlYWRlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiVGhpcmRQYXJ0eUhlYWRlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiR1ZIZWFkZXJF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="GVData17">
-    <vt:lpwstr>YXRhXFxcIjpcXFwiXFxcIixcXFwiV2F0ZXJtYXJrRXhpc3RzXFxcIjpmYWxzZSxcXFwiUG93ZXJwb2ludFRpdGxlTWV0YWRhdGFcXFwiOm51bGwsXFxcIlBvd2VycG9pbnRTdWJ0aXRsZU1ldGFkYXRhXFxcIjpudWxsLFxcXCJUaGlyZFBhcnR5TWV0YWRhdGFGb3Vu</vt:lpwstr>
+    <vt:lpwstr>eGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkhlYWRlckV4aXN0c1xcXCI6dHJ1ZSxcXFwiRmxvYXRpbmdIZWFkZXJFeGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkhlYWRlclNoYXBlRXhpc3RzXFxcIjp0cnVlLFxcXCJUaGlyZFBhcnR5SGVhZGVyc1xcXCI6W10sXFxc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="GVData18">
-    <vt:lpwstr>ZFxcXCI6ZmFsc2V9XCJ9IiwicGFyZW50TGluZUlkcyI6IltcIjljNGNlZjkwLTdlMDItNGQ0Yi05NGJiLWY1ZjdlYWUzOTdmNVwiXSIsIndyaXR0ZW5LZXlzIjoiW1wiQ2xhc3NpZmljYXRpb25cIixcIkNsYXNzaWZpY2F0aW9uVGFnU2V0SWRcIixcIkNvbXBsaWFu</vt:lpwstr>
+    <vt:lpwstr>IkZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiPHNwYW4+PHNwYW4+JiMxNjA7PC9zcGFuPjxzcGFuIHN0eWxlPVxcXFxcXFwidGV4dC1hbGlnbjpjZW50ZXJcXFxcXFxcIj5Fc3RlIGRvY3VtZW50byBlc3TDoSBjbGFzc2lmaWNhZG8gY29tbzo8c3BhbiBzdHlsZT1cXFxc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="GVData19">
-    <vt:lpwstr>Y2VUYWdTZXRJZFwiLFwiRmlsZUlkXCIsXCJndmRvY2lkXCIsXCJUYWdEYXRlVGltZVwiLFwiVXNlcklkXCJdIiwibm9PZkd2RGF0YUVudHJpZXMiOiIyMiIsImxpbmVJZCI6Ijg0MjRmMTJmLWIyZDItNGY3Yi05NTY3LTI4NmNlODcyNzgxYSIsInRhZ3NldF9lMTY0</vt:lpwstr>
+    <vt:lpwstr>XFxcImNvbG9yOiMwMDAwZmNcXFxcXFxcIj4gSW50ZXJubzwvc3Bhbj4gICAgXFxcXHRcXFxcbjwvc3Bhbj48L3NwYW4+XFxcIixcXFwiVGhpcmRQYXJ0eUZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiMVxcXCIsXFxcIkdWRm9vdGVyRXhpc3RzXFxcIjp0cnVlLFxcXCJO</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="GVData20">
-    <vt:lpwstr>MDlhN18xNzAwXzQxNTNfOTA5MF8zOTU1YmMyZjBhZThfY2xhc3NpZmljYXRpb24iOiJHZW5lcmFsIEJ1c2luZXNzIn0=</vt:lpwstr>
+    <vt:lpwstr>b25HVkZvb3RlckV4aXN0c1xcXCI6dHJ1ZSxcXFwiRmxvYXRpbmdGb290ZXJFeGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkZvb3RlclNoYXBlRXhpc3RzXFxcIjpmYWxzZSxcXFwiVGhpcmRQYXJ0eUZvb3RlcnNcXFwiOltdLFxcXCJXYXRlcm1hcmtNZXRhZGF0YVxc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="GVData21">
+    <vt:lpwstr>XCI6XFxcIlxcXCIsXFxcIldhdGVybWFya0V4aXN0c1xcXCI6ZmFsc2UsXFxcIlBvd2VycG9pbnRUaXRsZU1ldGFkYXRhXFxcIjpudWxsLFxcXCJQb3dlcnBvaW50U3VidGl0bGVNZXRhZGF0YVxcXCI6bnVsbCxcXFwiVGhpcmRQYXJ0eU1ldGFkYXRhRm91bmRcXFwi</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="GVData22">
+    <vt:lpwstr>OmZhbHNlfVwifSIsInBhcmVudExpbmVJZHMiOiJbXCI3NmU5MTAzZS0xNDg1LTRkZGItOTY2YS1lNTFhMjg3MTVhZWJcIixcIjg0MjRmMTJmLWIyZDItNGY3Yi05NTY3LTI4NmNlODcyNzgxYVwiLFwiOWM0Y2VmOTAtN2UwMi00ZDRiLTk0YmItZjVmN2VhZTM5N2Y1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="GVData23">
+    <vt:lpwstr>XCJdIiwid3JpdHRlbktleXMiOiJbXCJDbGFzc2lmaWNhdGlvblwiLFwiQ2xhc3NpZmljYXRpb25UYWdTZXRJZFwiLFwiQ29tcGxpYW5jZVRhZ1NldElkXCIsXCJGaWxlSWRcIixcImd2ZG9jaWRcIixcIlRhZ0RhdGVUaW1lXCIsXCJVc2VySWRcIl0iLCJub09mR3ZE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="GVData24">
+    <vt:lpwstr>YXRhRW50cmllcyI6IjI2IiwibGluZUlkIjoiOGRjZDQyZjMtNDM0Zi00YzI0LTg0ZGQtYzcyZmEzOTNiYjlhIiwidGFnc2V0X2UxNjQwOWE3XzE3MDBfNDE1M185MDkwXzM5NTViYzJmMGFlOF9jbGFzc2lmaWNhdGlvbiI6IkdlbmVyYWwgQnVzaW5lc3MifQ==</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="GVData25">
     <vt:lpwstr>(end)</vt:lpwstr>
   </property>
 </Properties>
 </file>