--- v0 (2026-01-31)
+++ v1 (2026-08-23)
@@ -1,53 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="28671F17" w14:textId="58215BAF" w:rsidR="00B65EDF" w:rsidRPr="008A50B3" w:rsidRDefault="008A50B3" w:rsidP="005A6892">
       <w:pPr>
         <w:pStyle w:val="TTULOARTIGO"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A50B3">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO DO ARTIGO EM NEGRITO, CAIXA ALTA, USANDO A FONTE TIMES NEW ROMAN TAMANHO 12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17207C04" w14:textId="77777777" w:rsidR="00B65EDF" w:rsidRPr="008A50B3" w:rsidRDefault="00B65EDF" w:rsidP="005A6892">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -284,114 +287,94 @@
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>artigo.</w:t>
       </w:r>
       <w:r w:rsidR="003C3085">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C3085" w:rsidRPr="003C3085">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">É obrigatório que todo(a)s o(a)s autor(es) esteja(m) devidamente </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>É obrigatório que todo(a)s o(a)s autor(es) esteja(m) devidamente cadastrados(as) e qualificados(as)</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3085">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
       <w:r w:rsidR="003C3085" w:rsidRPr="003C3085">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>cadastrados</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6892" w:rsidRPr="003C3085">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quando</w:t>
+      </w:r>
       <w:r w:rsidR="003C3085" w:rsidRPr="003C3085">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(as) e qualificados(as)</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> o artigo tiver coautoria, é imperativo que haja o item CONTRIBUIÇÕES DOS AUTORES, para identificar as funções de cada autor. Deve ser usada a taxonomia </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="003C3085" w:rsidRPr="003C3085">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>CRediT</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="003C3085" w:rsidRPr="003C3085">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69940564" w14:textId="77777777" w:rsidR="00BB67C6" w:rsidRPr="003C3085" w:rsidRDefault="00BB67C6" w:rsidP="005A6892">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B12857E" w14:textId="2493A169" w:rsidR="005A0494" w:rsidRPr="008A50B3" w:rsidRDefault="003C3085" w:rsidP="005A6892">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
@@ -1421,67 +1404,51 @@
     </w:p>
     <w:p w14:paraId="713939B6" w14:textId="77777777" w:rsidR="008E0E83" w:rsidRDefault="008E0E83" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0337DB37" w14:textId="6BBDF3A7" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A ironia seria assim uma forma implícita de heterogeneidade de mostrada, conforme a classificação proposta por </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (1982).</w:t>
+        <w:t>A ironia seria assim uma forma implícita de heterogeneidade de mostrada, conforme a classificação proposta por Authier-Reiriz (1982).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB9CF32" w14:textId="77777777" w:rsidR="008E0E83" w:rsidRDefault="008E0E83" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10E18E9F" w14:textId="3B67F89F" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -1491,116 +1458,68 @@
     </w:p>
     <w:p w14:paraId="2FAE56CB" w14:textId="77777777" w:rsidR="008E0E83" w:rsidRDefault="008E0E83" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="382921BC" w14:textId="594E6610" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A produção de lítio começa em </w:t>
-[...31 lines deleted...]
-        <w:t>, 1949, p. 513).</w:t>
+        <w:t>A produção de lítio começa em Searles Lake, Califórnia, em 1928 (Mumford, 1949, p. 513).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D000E14" w14:textId="77777777" w:rsidR="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oliveira e Leonardos (1943, p. 146) dizem que a "[...] relação da série São Roque com os granitos </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> pequenos é muito clara."</w:t>
+        <w:t>Oliveira e Leonardos (1943, p. 146) dizem que a "[...] relação da série São Roque com os granitos porfiróides pequenos é muito clara."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8ABABB" w14:textId="77777777" w:rsidR="003C6EA1" w:rsidRPr="002D4938" w:rsidRDefault="003C6EA1" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2628D482" w14:textId="77777777" w:rsidR="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -1751,83 +1670,51 @@
     </w:p>
     <w:p w14:paraId="7EB391C0" w14:textId="77777777" w:rsidR="003C6EA1" w:rsidRDefault="003C6EA1" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5434C725" w14:textId="5D7222F2" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“Não se mova, faça de conta que está morta.” (</w:t>
-[...31 lines deleted...]
-        <w:t>, 1985, p. 72).</w:t>
+        <w:t>“Não se mova, faça de conta que está morta.” (Clarac; Bonnin, 1985, p. 72).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7B6F86" w14:textId="77777777" w:rsidR="003C6EA1" w:rsidRDefault="003C6EA1" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07C8B8C0" w14:textId="6EDFEC5C" w:rsidR="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -2072,67 +1959,51 @@
     </w:p>
     <w:p w14:paraId="16558D01" w14:textId="77777777" w:rsidR="004E41B9" w:rsidRDefault="004E41B9" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39B82FA0" w14:textId="0557DA12" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A chamada “</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> havia sido a forma particular pela qual o direito romano fora integrado no século XIX na Alemanha em particular.” (Lopes, 2000, p. 225).</w:t>
+        <w:t>A chamada “pandectística havia sido a forma particular pela qual o direito romano fora integrado no século XIX na Alemanha em particular.” (Lopes, 2000, p. 225).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DC21F5" w14:textId="77777777" w:rsidR="004E41B9" w:rsidRDefault="004E41B9" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A07E7DC" w14:textId="0C457D14" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -2142,119 +2013,78 @@
     </w:p>
     <w:p w14:paraId="0CB7EFFB" w14:textId="77777777" w:rsidR="004E41B9" w:rsidRDefault="004E41B9" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C56E1DA" w14:textId="780FAEF5" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>De fato, semelhante equacionamento do problema conteria o risco de se considerar a literatura meramente como uma fonte a mais de conteúdos já previamente disponíveis, em outros lugares, para a teologia (</w:t>
-[...15 lines deleted...]
-        <w:t>; Metz, 1976, p. 3).</w:t>
+        <w:t>De fato, semelhante equacionamento do problema conteria o risco de se considerar a literatura meramente como uma fonte a mais de conteúdos já previamente disponíveis, em outros lugares, para a teologia (Jossua; Metz, 1976, p. 3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10163A72" w14:textId="77777777" w:rsidR="004E41B9" w:rsidRDefault="004E41B9" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C23367F" w14:textId="077E3725" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (1991) observam que a localização de recursos tem um papel crucial no processo de aprendizagem autodirigida.</w:t>
+      <w:r w:rsidRPr="002D4938">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Merriam e Caffarella (1991) observam que a localização de recursos tem um papel crucial no processo de aprendizagem autodirigida.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314C6A9F" w14:textId="77777777" w:rsidR="004E41B9" w:rsidRDefault="004E41B9" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DEE78DC" w14:textId="3FCCDD23" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -2372,139 +2202,120 @@
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. São Paulo: Max Limonad, 2000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1873D3" w14:textId="77777777" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="004E41B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>JOSSUA, J. P.; METZ, J. B. Editorial: Teologia e Literatura. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Concilium</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Petrópolis, v. 115, n. 5, p. 2-5, 1976.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600A3B62" w14:textId="77777777" w:rsidR="004E41B9" w:rsidRDefault="004E41B9" w:rsidP="004E41B9">
+    <w:p w14:paraId="600A3B62" w14:textId="77777777" w:rsidR="004E41B9" w:rsidRPr="00730885" w:rsidRDefault="004E41B9" w:rsidP="004E41B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21201336" w14:textId="4C291B54" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="004E41B9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D4938">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+        <w:t>MERRIAM, S.; CAFFARELLA, R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D4938">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>MERRIAM, S.; CAFFARELLA, R. </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>Learning in adulthood</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D4938">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Learning in adulthood</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: a comprehensive guide. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">San Francisco: </w:t>
-[...15 lines deleted...]
-        <w:t>-Bass, 1991.</w:t>
+        <w:t>San Francisco: Jossey-Bass, 1991.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F78E1F" w14:textId="77777777" w:rsidR="004E41B9" w:rsidRDefault="004E41B9" w:rsidP="004E41B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="668DC2E0" w14:textId="0394FE97" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="004E41B9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
@@ -2940,67 +2751,51 @@
         <w:t>Veja-se como exemplo desse tipo de abordagem o estudo de Netzer (1976).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033ED10B" w14:textId="77777777" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="00E07A69">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Encontramos esse tipo de perspectiva na 2ª parte do verbete referido na nota anterior, em grande parte do estudo de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (1962).</w:t>
+        <w:t>Encontramos esse tipo de perspectiva na 2ª parte do verbete referido na nota anterior, em grande parte do estudo de Rahner (1962).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8EB082" w14:textId="77777777" w:rsidR="004E41B9" w:rsidRDefault="004E41B9" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E638806" w14:textId="4B8C6088" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="00E07A69">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
@@ -3043,67 +2838,51 @@
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Segundo Silva (1983 </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apud</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t>, 1999, p. 3) diz ser [...]</w:t>
+        <w:t xml:space="preserve"> Areu, 1999, p. 3) diz ser [...]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77FF5D32" w14:textId="77777777" w:rsidR="00E07A69" w:rsidRDefault="00E07A69" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AEEA490" w14:textId="63601480" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -3130,67 +2909,51 @@
     </w:p>
     <w:p w14:paraId="1C6FC9A9" w14:textId="77777777" w:rsidR="00E07A69" w:rsidRDefault="00E07A69" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="502BD5CB" w14:textId="1AA73A2E" w:rsidR="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">No modelo serial de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (1972 </w:t>
+        <w:t xml:space="preserve">No modelo serial de Gough (1972 </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apud</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nardi, 1993), o ato de ler envolve um processamento serial que começa com uma fixação ocular sobre o texto, prosseguindo da esquerda para a direita de forma linear.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7C56A3" w14:textId="77777777" w:rsidR="00E07A69" w:rsidRPr="002D4938" w:rsidRDefault="00E07A69" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
@@ -3247,67 +3010,51 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1 </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans, 1987 </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>apud</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t>, 1992, p. 2-3.</w:t>
+        <w:t xml:space="preserve"> Sage, 1992, p. 2-3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D8E6DE" w14:textId="77777777" w:rsidR="00E07A69" w:rsidRDefault="00E07A69" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758DB717" w14:textId="1014A3B4" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="00D752DB">
       <w:pPr>
         <w:pStyle w:val="TTULO10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
         </w:rPr>
@@ -3435,129 +3182,118 @@
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GOMES, L. G. F. F. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Novela e sociedade no Brasil</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Niterói: </w:t>
-[...15 lines deleted...]
-        <w:t>, 1998. 137 p. (Coleção Antropologia e Ciência Política, 15).</w:t>
+        <w:t>. Niterói: EdUFF, 1998. 137 p. (Coleção Antropologia e Ciência Política, 15).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="741A0CD1" w14:textId="77777777" w:rsidR="00D752DB" w:rsidRPr="002D4938" w:rsidRDefault="00D752DB" w:rsidP="00D752DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13670CF0" w14:textId="7EC64EED" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
+    <w:p w14:paraId="13670CF0" w14:textId="252A6032" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="002D4938">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Nota</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: quando existirem mais de </w:t>
       </w:r>
       <w:r w:rsidR="00D752DB">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dois</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> autores, indica-se apenas o primeiro, acrescentando-se a expressão </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D4938">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00730885">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidR="00730885">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, fonte normal e não itálica</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545FB949" w14:textId="77777777" w:rsidR="00D752DB" w:rsidRDefault="00D752DB" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7368120D" w14:textId="18CEE624" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="00D752DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -3660,85 +3396,58 @@
     </w:p>
     <w:p w14:paraId="47DD8B8F" w14:textId="32CEDA3B" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="00D752DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HOUAISS, A. (Ed.). </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Novo dicionário Folha </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> Ismael Cardim. São Paulo: Folha da Manhã, 1996. Edição exclusiva para o assinante da Folha de S. Paulo.</w:t>
+        <w:t>Novo dicionário Folha Webster’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D4938">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: inglês/português, português/inglês. Co-editor Ismael Cardim. São Paulo: Folha da Manhã, 1996. Edição exclusiva para o assinante da Folha de S. Paulo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20CBF17B" w14:textId="77777777" w:rsidR="00D752DB" w:rsidRDefault="00D752DB" w:rsidP="00D752DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="193FB93B" w14:textId="6C269FC3" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="00D752DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
@@ -3782,157 +3491,138 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Monografia, livro, folheto, teses, dissertações e outros em meio eletrônico (disquetes, CD-ROM, online etc.): </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>obedecer aos padrões indicados para os documentos monográficos no todo, acrescidas das informações relativas à descrição física do meio eletrônico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6827820E" w14:textId="77777777" w:rsidR="00D752DB" w:rsidRDefault="00D752DB" w:rsidP="002D4938">
-[...2 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="6827820E" w14:textId="77777777" w:rsidR="00D752DB" w:rsidRPr="00730885" w:rsidRDefault="00D752DB" w:rsidP="002D4938">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0997E545" w14:textId="23A76702" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="00D752DB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>KOOGAN, A.; HOUAISS, A. (Ed.). </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enciclopédia e dicionário digital 98</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Direção geral de André Koogan </w:t>
-[...15 lines deleted...]
-        <w:t>. São Paulo: Delta: Estadão, 1998. 5 CD-ROM.</w:t>
+        <w:t>. Direção geral de André Koogan Breikmam. São Paulo: Delta: Estadão, 1998. 5 CD-ROM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234338D9" w14:textId="08916B0D" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="00D752DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ALVES, C. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Navio negreiro</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. [</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S.l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.]: Virtual Books, 2000. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00D752DB" w:rsidRPr="002D4938">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.terra.com.br/virtualbooks/freebook/port/Lport2/navionegreiro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Acesso em: 10 jan. 2002.</w:t>
       </w:r>
     </w:p>
@@ -4088,83 +3778,65 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MORFOLOGIA dos artrópodes. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In:</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> ENCICLOPÉDIA multimídia dos seres vivos. [</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S.l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...21 lines deleted...]
-        <w:t>, c1998. CD-ROM 9. POLÍTICA. </w:t>
+      <w:r w:rsidRPr="002D4938">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.]: Planeta DeAgostini, c1998. CD-ROM 9. POLÍTICA. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In:</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DICIONÁRIO da língua portuguesa. Lisboa: Priberam Informática, 1998. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00AF0537" w:rsidRPr="002D4938">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.priberam.pt/dlDLPO</w:t>
@@ -4365,69 +4037,58 @@
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C5773E7" w14:textId="0647ECD0" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="00E83F2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VIEIRA, C. L.; LOPES, M. A queda do cometa. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Interativa</w:t>
+      <w:r w:rsidRPr="002D4938">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neo Interativa</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Rio de Janeiro, n. 2, inverno 1994. 1 CD-ROM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6BCB69" w14:textId="77777777" w:rsidR="00E83F2B" w:rsidRDefault="00E83F2B" w:rsidP="00E83F2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22065743" w14:textId="1BB51ED0" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="00E83F2B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -4683,99 +4344,67 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BB83BB2" w14:textId="6C1DF218" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="00C64CBC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">CONGRESSO DE INICIAÇÃO CIENTÍFICA DA </w:t>
-[...15 lines deleted...]
-        <w:t>, 4., 1996, Recife. </w:t>
+        <w:t>CONGRESSO DE INICIAÇÃO CIENTÍFICA DA UFPe, 4., 1996, Recife. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anais eletrônicos</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">... Recife: </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, 1996. Disponível em: </w:t>
+        <w:t xml:space="preserve">... Recife: UFPe, 1996. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00C64CBC" w:rsidRPr="002D4938">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.propesq.ufpe.br/anais/anais.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Acesso em: 21 jan. 1997.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA2CACF" w14:textId="77777777" w:rsidR="00C64CBC" w:rsidRDefault="00C64CBC" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
@@ -4816,67 +4445,51 @@
     <w:p w14:paraId="0233AF07" w14:textId="77777777" w:rsidR="00C64CBC" w:rsidRDefault="00C64CBC" w:rsidP="002D4938">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07077467" w14:textId="7F4B2E14" w:rsidR="002D4938" w:rsidRPr="002D4938" w:rsidRDefault="002D4938" w:rsidP="000F460D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">MARTIN NETO, L.; BAYER, C.; MIELNICZUK, J. Alterações qualitativas da matéria orgânica e os fatores determinantes da sua estabilidade num solo </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> vermelho-escuro em diferentes sistemas de manejo. </w:t>
+        <w:t>MARTIN NETO, L.; BAYER, C.; MIELNICZUK, J. Alterações qualitativas da matéria orgânica e os fatores determinantes da sua estabilidade num solo podzólico vermelho-escuro em diferentes sistemas de manejo. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In:</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> CONGRESSO BRASILEIRO DE CIÊNCIA DO SOLO, 26., 1997, Rio de Janeiro. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resumos...</w:t>
@@ -4970,99 +4583,67 @@
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SILVA, R. N.; OLIVEIRA, R. Os limites pedagógicos do paradigma da qualidade total na educação. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In:</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CONGRESSO DE INICIAÇÃO CIENTÍFICA DA </w:t>
-[...15 lines deleted...]
-        <w:t>, 4., 1996, Recife. </w:t>
+        <w:t> CONGRESSO DE INICIAÇÃO CIENTÍFICA DA UFPe, 4., 1996, Recife. </w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anais eletrônicos...</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Recife: </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, 1996. Disponível em: </w:t>
+        <w:t xml:space="preserve"> Recife: UFPe, 1996. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="000F460D" w:rsidRPr="002D4938">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.propesq.ufpe.br/anais/anais/educ/ce04.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D4938">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Acesso em: 21 jan. 1997.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7379F03D" w14:textId="77777777" w:rsidR="002D4938" w:rsidRDefault="002D4938" w:rsidP="005A6892">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
@@ -5173,71 +4754,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B592918" w14:textId="0057CAF2" w:rsidR="00760965" w:rsidRDefault="00760965" w:rsidP="00760965">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F212E">
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Subtítulo em Caixa alta, Centralizado, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> numerado, conforme modelos precitados</w:t>
+        <w:t>Subtítulo em Caixa alta, Centralizado, Não numerado, conforme modelos precitados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2EED57" w14:textId="77777777" w:rsidR="00127B3A" w:rsidRDefault="00127B3A" w:rsidP="00760965">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AB1AE46" w14:textId="77777777" w:rsidR="00127B3A" w:rsidRPr="00127B3A" w:rsidRDefault="00127B3A" w:rsidP="00127B3A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5426,239 +4987,289 @@
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ANEXO B – REPRESENTAÇÃO GRÁFICA DE CONTAGEM DE CÉLULAS INFLAMATÓRIAS PRESENTES NAS CAUDAS EM REGENERAÇÃO – GRUPO DE CONTROLE II (TEMPERATURA...)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A68BFA" w14:textId="77777777" w:rsidR="00127B3A" w:rsidRPr="008F212E" w:rsidRDefault="00127B3A" w:rsidP="00760965">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ヒラギノ角ゴ Pro W3" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00127B3A" w:rsidRPr="008F212E" w:rsidSect="008A50B3">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
-      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="439B387A" w14:textId="77777777" w:rsidR="00C02BFB" w:rsidRDefault="00C02BFB">
+    <w:p w14:paraId="1BCA9F53" w14:textId="77777777" w:rsidR="00F32FF4" w:rsidRDefault="00F32FF4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06A2EB3B" w14:textId="77777777" w:rsidR="00C02BFB" w:rsidRDefault="00C02BFB">
+    <w:p w14:paraId="398DB92D" w14:textId="77777777" w:rsidR="00F32FF4" w:rsidRDefault="00F32FF4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ヒラギノ角ゴ Pro W3">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AA9B270" w14:textId="77777777" w:rsidR="00730885" w:rsidRDefault="00730885">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="-170259867"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="62D27E9C" w14:textId="4EF21AA7" w:rsidR="00BB67C6" w:rsidRPr="008A50B3" w:rsidRDefault="008A50B3" w:rsidP="008A50B3">
+      <w:p w14:paraId="62D27E9C" w14:textId="4EF21AA7" w:rsidR="00BB67C6" w:rsidRDefault="008A50B3" w:rsidP="008A50B3">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="008A50B3">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008A50B3">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="008A50B3">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="008A50B3">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="008A50B3">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
+  <w:p w14:paraId="266204D2" w14:textId="66A894F7" w:rsidR="00730885" w:rsidRPr="008A50B3" w:rsidRDefault="00730885" w:rsidP="00730885">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00730885">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t> Este documento está classificado como:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00730885">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:color w:val="0000FC"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Interno</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E13C5AF" w14:textId="77777777" w:rsidR="00730885" w:rsidRDefault="00730885">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C7A4F1F" w14:textId="77777777" w:rsidR="00C02BFB" w:rsidRDefault="00C02BFB" w:rsidP="007A609D">
+    <w:p w14:paraId="4EBA9EF1" w14:textId="77777777" w:rsidR="00F32FF4" w:rsidRDefault="00F32FF4" w:rsidP="007A609D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0735AC6E" w14:textId="77777777" w:rsidR="00C02BFB" w:rsidRDefault="00C02BFB" w:rsidP="007A609D">
+    <w:p w14:paraId="3D36AEE9" w14:textId="77777777" w:rsidR="00F32FF4" w:rsidRDefault="00F32FF4" w:rsidP="007A609D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="68CBA299" w14:textId="77777777" w:rsidR="00C02BFB" w:rsidRDefault="00C02BFB" w:rsidP="007A609D">
+    <w:p w14:paraId="512A4D69" w14:textId="77777777" w:rsidR="00F32FF4" w:rsidRDefault="00F32FF4" w:rsidP="007A609D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F01356F" w14:textId="77777777" w:rsidR="00BB67C6" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
@@ -6358,78 +5969,109 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1297830159">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="145241262">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="431977011">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1527862228">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1228104735">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="Classification" w:val="Interno"/>
+    <w:docVar w:name="ClassificationTagSetId" w:val="e16409a7-1700-4153-9090-3955bc2f0ae8"/>
+    <w:docVar w:name="ComplianceTagSetId" w:val="f14fc1f1-8950-40d5-8a29-45909da947d6"/>
+    <w:docVar w:name="FileId" w:val="c10d4d65-bcc9-4d7a-a265-461d7190cc4a"/>
+    <w:docVar w:name="GVData" w:val="eyJPUyI6IldpbmRvd3MiLCJkb2NJRCI6ImMxMGQ0ZDY1LWJjYzktNGQ3YS1hMjY1LTQ2MWQ3MTkwY2M0YSIsImRvY1N0YXRlIjoie1wiM3JkUGFydHlGb290ZXJcIjpcIjFcIixcIkN1cnJlbnRTdGF0ZVwiOlwie1xcXCJGaXJzdFBhZ2VEaWZmZXJlbnRcXFwiOmZh"/>
+    <w:docVar w:name="GVData0" w:val="bHNlLFxcXCJEaWZmZXJlbnRPZGRBbmRFdmVuUGFnZXNcXFwiOmZhbHNlLFxcXCJQYWdlQ291bnRcXFwiOjgsXFxcIkhlYWRlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiVGhpcmRQYXJ0eUhlYWRlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiR1ZIZWFkZXJF"/>
+    <w:docVar w:name="GVData1" w:val="eGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkhlYWRlckV4aXN0c1xcXCI6dHJ1ZSxcXFwiRmxvYXRpbmdIZWFkZXJFeGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkhlYWRlclNoYXBlRXhpc3RzXFxcIjp0cnVlLFxcXCJUaGlyZFBhcnR5SGVhZGVyc1xcXCI6W10sXFxc"/>
+    <w:docVar w:name="GVData10" w:val="c3R5bGU9XFxcXFxcXCJ0ZXh0LWFsaWduOmNlbnRlclxcXFxcXFwiPkVzdGUgZG9jdW1lbnRvIGVzdMOhIGNsYXNzaWZpY2FkbyBjb21vOjxzcGFuIHN0eWxlPVxcXFxcXFwiY29sb3I6IzAwMDBmY1xcXFxcXFwiPiBJbnRlcm5vPC9zcGFuPiAgICBcXFxcdFxcXFxu"/>
+    <w:docVar w:name="GVData11" w:val="PC9zcGFuPjwvc3Bhbj5cXFwiLFxcXCJGb290ZXJzXFxcIjpudWxsLFxcXCJGb290ZXJUeXBlXFxcIjowLFxcXCJGb290ZXJUeXBlc0FsbG93ZWRcXFwiOlswLDFdLFxcXCJGb290ZXJVcGRhdGVUeXBlXFxcIjowLFxcXCJXYXRlcm1hcmtcXFwiOlxcXCJcXFwiLFxc"/>
+    <w:docVar w:name="GVData12" w:val="XCJXYXRlcm1hcmtFbmFibGVkXFxcIjpmYWxzZSxcXFwiU2hvdWxkV3JpdGVXYXRlcm1hcmtcXFwiOmZhbHNlLFxcXCJXYXRlcm1hcmtVcGRhdGVUeXBlXFxcIjoxLFxcXCJQb3dlcnBvaW50VGl0bGVcXFwiOm51bGwsXFxcIlBvd2VycG9pbnRTdWJpdGxlXFxcIjpu"/>
+    <w:docVar w:name="GVData13" w:val="dWxsfVwiLFwiU3RhdGVcIjpcIntcXFwiRmlyc3RQYWdlRGlmZmVyZW50XFxcIjpmYWxzZSxcXFwiRGlmZmVyZW50T2RkQW5kRXZlblBhZ2VzXFxcIjpmYWxzZSxcXFwiUGFnZUNvdW50XFxcIjo4LFxcXCJIZWFkZXJNZXRhZGF0YVxcXCI6XFxcIlxcXCIsXFxcIlRo"/>
+    <w:docVar w:name="GVData14" w:val="aXJkUGFydHlIZWFkZXJNZXRhZGF0YVxcXCI6XFxcIlxcXCIsXFxcIkdWSGVhZGVyRXhpc3RzXFxcIjpmYWxzZSxcXFwiTm9uR1ZIZWFkZXJFeGlzdHNcXFwiOnRydWUsXFxcIkZsb2F0aW5nSGVhZGVyRXhpc3RzXFxcIjpmYWxzZSxcXFwiTm9uR1ZIZWFkZXJTaGFw"/>
+    <w:docVar w:name="GVData15" w:val="ZUV4aXN0c1xcXCI6dHJ1ZSxcXFwiVGhpcmRQYXJ0eUhlYWRlcnNcXFwiOltdLFxcXCJGb290ZXJNZXRhZGF0YVxcXCI6XFxcIlxcXCIsXFxcIlRoaXJkUGFydHlGb290ZXJNZXRhZGF0YVxcXCI6XFxcIjFcXFwiLFxcXCJHVkZvb3RlckV4aXN0c1xcXCI6ZmFsc2Us"/>
+    <w:docVar w:name="GVData16" w:val="XFxcIk5vbkdWRm9vdGVyRXhpc3RzXFxcIjp0cnVlLFxcXCJGbG9hdGluZ0Zvb3RlckV4aXN0c1xcXCI6ZmFsc2UsXFxcIk5vbkdWRm9vdGVyU2hhcGVFeGlzdHNcXFwiOmZhbHNlLFxcXCJUaGlyZFBhcnR5Rm9vdGVyc1xcXCI6W10sXFxcIldhdGVybWFya01ldGFk"/>
+    <w:docVar w:name="GVData17" w:val="YXRhXFxcIjpcXFwiXFxcIixcXFwiV2F0ZXJtYXJrRXhpc3RzXFxcIjpmYWxzZSxcXFwiUG93ZXJwb2ludFRpdGxlTWV0YWRhdGFcXFwiOm51bGwsXFxcIlBvd2VycG9pbnRTdWJ0aXRsZU1ldGFkYXRhXFxcIjpudWxsLFxcXCJUaGlyZFBhcnR5TWV0YWRhdGFGb3Vu"/>
+    <w:docVar w:name="GVData18" w:val="ZFxcXCI6ZmFsc2V9XCJ9IiwicGFyZW50TGluZUlkcyI6IltcIjljNGNlZjkwLTdlMDItNGQ0Yi05NGJiLWY1ZjdlYWUzOTdmNVwiXSIsIndyaXR0ZW5LZXlzIjoiW1wiQ2xhc3NpZmljYXRpb25cIixcIkNsYXNzaWZpY2F0aW9uVGFnU2V0SWRcIixcIkNvbXBsaWFu"/>
+    <w:docVar w:name="GVData19" w:val="Y2VUYWdTZXRJZFwiLFwiRmlsZUlkXCIsXCJndmRvY2lkXCIsXCJUYWdEYXRlVGltZVwiLFwiVXNlcklkXCJdIiwibm9PZkd2RGF0YUVudHJpZXMiOiIyMiIsImxpbmVJZCI6Ijg0MjRmMTJmLWIyZDItNGY3Yi05NTY3LTI4NmNlODcyNzgxYSIsInRhZ3NldF9lMTY0"/>
+    <w:docVar w:name="GVData2" w:val="IkZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiVGhpcmRQYXJ0eUZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiMVxcXCIsXFxcIkdWRm9vdGVyRXhpc3RzXFxcIjpmYWxzZSxcXFwiTm9uR1ZGb290ZXJFeGlzdHNcXFwiOnRydWUsXFxcIkZsb2F0aW5nRm9vdGVy"/>
+    <w:docVar w:name="GVData20" w:val="MDlhN18xNzAwXzQxNTNfOTA5MF8zOTU1YmMyZjBhZThfY2xhc3NpZmljYXRpb24iOiJHZW5lcmFsIEJ1c2luZXNzIn0="/>
+    <w:docVar w:name="GVData21" w:val="(end)"/>
+    <w:docVar w:name="GVData3" w:val="RXhpc3RzXFxcIjpmYWxzZSxcXFwiTm9uR1ZGb290ZXJTaGFwZUV4aXN0c1xcXCI6ZmFsc2UsXFxcIlRoaXJkUGFydHlGb290ZXJzXFxcIjpbXSxcXFwiV2F0ZXJtYXJrTWV0YWRhdGFcXFwiOlxcXCJcXFwiLFxcXCJXYXRlcm1hcmtFeGlzdHNcXFwiOmZhbHNlLFxc"/>
+    <w:docVar w:name="GVData4" w:val="XCJQb3dlcnBvaW50VGl0bGVNZXRhZGF0YVxcXCI6bnVsbCxcXFwiUG93ZXJwb2ludFN1YnRpdGxlTWV0YWRhdGFcXFwiOm51bGwsXFxcIlRoaXJkUGFydHlNZXRhZGF0YUZvdW5kXFxcIjpmYWxzZX1cIixcIkZvb3RlclwiOlwiPHNwYW4+PHNwYW4+JiMxNjA7PC9z"/>
+    <w:docVar w:name="GVData5" w:val="cGFuPjxzcGFuIHN0eWxlPVxcXCJ0ZXh0LWFsaWduOmNlbnRlclxcXCI+RXN0ZSBkb2N1bWVudG8gZXN0w6EgY2xhc3NpZmljYWRvIGNvbW86PHNwYW4gc3R5bGU9XFxcImNvbG9yOiMwMDAwZmNcXFwiPiBJbnRlcm5vPC9zcGFuPiAgICBcXHRcXG48L3NwYW4+PC9z"/>
+    <w:docVar w:name="GVData6" w:val="cGFuPlwiLFwiT3B0aW9uc1wiOlwie1xcXCJQb3B1cENvbmZpZ3VyYXRpb25cXFwiOntcXFwiQWx3YXlzU2hvd1BvcHVwXFxcIjpmYWxzZSxcXFwiRW5mb3JjZUhlYWRlckZvb3RlclR5cGVcXFwiOnRydWUsXFxcIkhlYWRlclBsYWNlbWVudFR5cGVcXFwiOjAsXFxc"/>
+    <w:docVar w:name="GVData7" w:val="IkZvb3RlclBsYWNlbWVudFR5cGVcXFwiOjAsXFxcIkVuZm9yY2VMYXlvdXRPcHRpb25cXFwiOnRydWUsXFxcIkxheW91dE9wdGlvblxcXCI6MCxcXFwiVHJpZ2dlck51bWJlclxcXCI6MCxcXFwiRnJvbUluZGV4XFxcIjowLFxcXCJUb0luZGV4XFxcIjowLFxcXCJF"/>
+    <w:docVar w:name="GVData8" w:val="bmZvcmNlT3ZlcndyaXRlT3B0aW9uXFxcIjp0cnVlLFxcXCJPdmVyd3JpdGVPcHRpb25cXFwiOlxcXCJhcHBlbmRcXFwifSxcXFwiSGVhZGVyRW5hYmxlZFxcXCI6ZmFsc2UsXFxcIkhlYWRlclxcXCI6XFxcIlxcXCIsXFxcIkhlYWRlcnNcXFwiOm51bGwsXFxcIkhl"/>
+    <w:docVar w:name="GVData9" w:val="YWRlclR5cGVcXFwiOjAsXFxcIkhlYWRlclR5cGVzQWxsb3dlZFxcXCI6WzJdLFxcXCJIZWFkZXJVcGRhdGVUeXBlXFxcIjowLFxcXCJGb290ZXJFbmFibGVkXFxcIjp0cnVlLFxcXCJGb290ZXJcXFwiOlxcXCI8c3Bhbj48c3Bhbj4mIzE2MDs8L3NwYW4+PHNwYW4g"/>
+    <w:docVar w:name="gvdocid" w:val="c10d4d65-bcc9-4d7a-a265-461d7190cc4a"/>
+    <w:docVar w:name="TagDateTime" w:val="2026-08-12T20:26:39Z"/>
+    <w:docVar w:name="UserId" w:val="LUCIANO Feijao Ximenes F111384"/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00BB67C6"/>
     <w:rsid w:val="000217C0"/>
     <w:rsid w:val="00053381"/>
     <w:rsid w:val="000B0A3C"/>
     <w:rsid w:val="000C6BC0"/>
     <w:rsid w:val="000D1368"/>
     <w:rsid w:val="000E5BE3"/>
     <w:rsid w:val="000F460D"/>
     <w:rsid w:val="00105FFD"/>
     <w:rsid w:val="00127B3A"/>
     <w:rsid w:val="00130943"/>
     <w:rsid w:val="00151834"/>
     <w:rsid w:val="00181C6B"/>
     <w:rsid w:val="001B0645"/>
     <w:rsid w:val="001C7029"/>
     <w:rsid w:val="001C729E"/>
     <w:rsid w:val="00277F76"/>
     <w:rsid w:val="0028748B"/>
     <w:rsid w:val="00294410"/>
     <w:rsid w:val="00294953"/>
     <w:rsid w:val="002A0EA5"/>
     <w:rsid w:val="002A4F4E"/>
     <w:rsid w:val="002B36D8"/>
     <w:rsid w:val="002C2CA5"/>
@@ -6448,125 +6090,128 @@
     <w:rsid w:val="003F5449"/>
     <w:rsid w:val="00431F7B"/>
     <w:rsid w:val="00450FF8"/>
     <w:rsid w:val="004545B5"/>
     <w:rsid w:val="00496601"/>
     <w:rsid w:val="004E41B9"/>
     <w:rsid w:val="004F5930"/>
     <w:rsid w:val="005113AE"/>
     <w:rsid w:val="00545056"/>
     <w:rsid w:val="005620FB"/>
     <w:rsid w:val="00576114"/>
     <w:rsid w:val="00596407"/>
     <w:rsid w:val="005A0494"/>
     <w:rsid w:val="005A071F"/>
     <w:rsid w:val="005A6892"/>
     <w:rsid w:val="005B324C"/>
     <w:rsid w:val="005C5F57"/>
     <w:rsid w:val="005F2CC4"/>
     <w:rsid w:val="005F3AA4"/>
     <w:rsid w:val="00622DF9"/>
     <w:rsid w:val="00623664"/>
     <w:rsid w:val="00633413"/>
     <w:rsid w:val="006626B3"/>
     <w:rsid w:val="006B6FDB"/>
     <w:rsid w:val="006C210F"/>
+    <w:rsid w:val="00730885"/>
     <w:rsid w:val="00731013"/>
     <w:rsid w:val="00737B6E"/>
     <w:rsid w:val="00760965"/>
     <w:rsid w:val="00777DFF"/>
     <w:rsid w:val="007855FD"/>
     <w:rsid w:val="007A609D"/>
     <w:rsid w:val="007D39B6"/>
     <w:rsid w:val="007F73BF"/>
     <w:rsid w:val="00827044"/>
     <w:rsid w:val="008326EB"/>
     <w:rsid w:val="00840B5C"/>
     <w:rsid w:val="008A50B3"/>
     <w:rsid w:val="008D3085"/>
     <w:rsid w:val="008E0E83"/>
     <w:rsid w:val="008E3DEC"/>
     <w:rsid w:val="008F0F06"/>
     <w:rsid w:val="008F212E"/>
     <w:rsid w:val="0095098C"/>
     <w:rsid w:val="00954B09"/>
     <w:rsid w:val="00964D78"/>
     <w:rsid w:val="009659E0"/>
     <w:rsid w:val="009727EB"/>
     <w:rsid w:val="00993BC3"/>
     <w:rsid w:val="009C090C"/>
     <w:rsid w:val="009F1461"/>
     <w:rsid w:val="00A06255"/>
     <w:rsid w:val="00A12428"/>
     <w:rsid w:val="00A61D92"/>
     <w:rsid w:val="00A811E9"/>
     <w:rsid w:val="00AA188A"/>
     <w:rsid w:val="00AD6FBD"/>
     <w:rsid w:val="00AE78D9"/>
     <w:rsid w:val="00AF0537"/>
     <w:rsid w:val="00AF06C0"/>
     <w:rsid w:val="00AF52CF"/>
     <w:rsid w:val="00B0547F"/>
     <w:rsid w:val="00B65EDF"/>
+    <w:rsid w:val="00B71EAF"/>
     <w:rsid w:val="00BA3861"/>
     <w:rsid w:val="00BB67C6"/>
     <w:rsid w:val="00BD5DDC"/>
     <w:rsid w:val="00C02BFB"/>
     <w:rsid w:val="00C163EA"/>
     <w:rsid w:val="00C22CA6"/>
     <w:rsid w:val="00C273E7"/>
     <w:rsid w:val="00C3707C"/>
     <w:rsid w:val="00C46898"/>
     <w:rsid w:val="00C6446B"/>
     <w:rsid w:val="00C64CBC"/>
     <w:rsid w:val="00C711AA"/>
     <w:rsid w:val="00C7492E"/>
     <w:rsid w:val="00C86053"/>
     <w:rsid w:val="00C86667"/>
     <w:rsid w:val="00CB5AA4"/>
     <w:rsid w:val="00CE0E42"/>
     <w:rsid w:val="00CF22D8"/>
     <w:rsid w:val="00CF4D93"/>
     <w:rsid w:val="00D127A4"/>
     <w:rsid w:val="00D13FA2"/>
     <w:rsid w:val="00D67B1D"/>
     <w:rsid w:val="00D752DB"/>
     <w:rsid w:val="00DA699A"/>
     <w:rsid w:val="00DC0824"/>
     <w:rsid w:val="00DD552F"/>
     <w:rsid w:val="00DE1746"/>
     <w:rsid w:val="00DF11B5"/>
     <w:rsid w:val="00E0131A"/>
     <w:rsid w:val="00E04C5A"/>
     <w:rsid w:val="00E07A69"/>
     <w:rsid w:val="00E32954"/>
     <w:rsid w:val="00E46FF1"/>
     <w:rsid w:val="00E75B39"/>
     <w:rsid w:val="00E83F2B"/>
     <w:rsid w:val="00E8716F"/>
     <w:rsid w:val="00F03B8C"/>
     <w:rsid w:val="00F04B53"/>
+    <w:rsid w:val="00F32FF4"/>
     <w:rsid w:val="00F41984"/>
     <w:rsid w:val="00F64373"/>
     <w:rsid w:val="00F94F68"/>
     <w:rsid w:val="00FA02E6"/>
     <w:rsid w:val="00FD3783"/>
     <w:rsid w:val="00FE09E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -7063,50 +6708,51 @@
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -7418,51 +7064,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1843354744">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.propesq.ufpe.br/anais/anais.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.providafamilia.org/pena_morte_nascituro.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.priberam.pt/dlDLPO" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.terra.com.br/virtualbooks/freebook/port/Lport2/navionegreiro.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wp.scielo.org/wp-content/uploads/credit.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.propesq.ufpe.br/anais/anais/educ/ce04.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.propesq.ufpe.br/anais/anais.htm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.providafamilia.org/pena_morte_nascituro.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.priberam.pt/dlDLPO" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.terra.com.br/virtualbooks/freebook/port/Lport2/navionegreiro.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wp.scielo.org/wp-content/uploads/credit.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.propesq.ufpe.br/anais/anais/educ/ce04.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -7733,97 +7379,192 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhAoEjdAJd9XVXxzwkewJysOrKmYw==">CgMxLjA4AHIhMVpMNmRWN3F5Q2NpRUx2Z3ZLQUpPdjlRWi1PemFRZFY3</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C9450D5-4870-472C-93B1-41F6FE5875B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2741</Words>
-  <Characters>14805</Characters>
+  <Words>2548</Words>
+  <Characters>14607</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>123</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>364</Lines>
+  <Paragraphs>127</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17511</CharactersWithSpaces>
+  <CharactersWithSpaces>17058</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="gvdocid">
+    <vt:lpwstr>c10d4d65-bcc9-4d7a-a265-461d7190cc4a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationTagSetId">
+    <vt:lpwstr>e16409a7-1700-4153-9090-3955bc2f0ae8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceTagSetId">
+    <vt:lpwstr>f14fc1f1-8950-40d5-8a29-45909da947d6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FileId">
+    <vt:lpwstr>c10d4d65-bcc9-4d7a-a265-461d7190cc4a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="UserId">
+    <vt:lpwstr>LUCIANO Feijao Ximenes F111384</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TagDateTime">
+    <vt:lpwstr>2026-08-12T20:26:39Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="GVData">
+    <vt:lpwstr>eyJPUyI6IldpbmRvd3MiLCJkb2NJRCI6ImMxMGQ0ZDY1LWJjYzktNGQ3YS1hMjY1LTQ2MWQ3MTkwY2M0YSIsImRvY1N0YXRlIjoie1wiM3JkUGFydHlGb290ZXJcIjpcIjFcIixcIkN1cnJlbnRTdGF0ZVwiOlwie1xcXCJGaXJzdFBhZ2VEaWZmZXJlbnRcXFwiOmZh</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GVData0">
+    <vt:lpwstr>bHNlLFxcXCJEaWZmZXJlbnRPZGRBbmRFdmVuUGFnZXNcXFwiOmZhbHNlLFxcXCJQYWdlQ291bnRcXFwiOjgsXFxcIkhlYWRlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiVGhpcmRQYXJ0eUhlYWRlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiR1ZIZWFkZXJF</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="GVData1">
+    <vt:lpwstr>eGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkhlYWRlckV4aXN0c1xcXCI6dHJ1ZSxcXFwiRmxvYXRpbmdIZWFkZXJFeGlzdHNcXFwiOmZhbHNlLFxcXCJOb25HVkhlYWRlclNoYXBlRXhpc3RzXFxcIjp0cnVlLFxcXCJUaGlyZFBhcnR5SGVhZGVyc1xcXCI6W10sXFxc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GVData2">
+    <vt:lpwstr>IkZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiXFxcIixcXFwiVGhpcmRQYXJ0eUZvb3Rlck1ldGFkYXRhXFxcIjpcXFwiMVxcXCIsXFxcIkdWRm9vdGVyRXhpc3RzXFxcIjpmYWxzZSxcXFwiTm9uR1ZGb290ZXJFeGlzdHNcXFwiOnRydWUsXFxcIkZsb2F0aW5nRm9vdGVy</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="GVData3">
+    <vt:lpwstr>RXhpc3RzXFxcIjpmYWxzZSxcXFwiTm9uR1ZGb290ZXJTaGFwZUV4aXN0c1xcXCI6ZmFsc2UsXFxcIlRoaXJkUGFydHlGb290ZXJzXFxcIjpbXSxcXFwiV2F0ZXJtYXJrTWV0YWRhdGFcXFwiOlxcXCJcXFwiLFxcXCJXYXRlcm1hcmtFeGlzdHNcXFwiOmZhbHNlLFxc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="GVData4">
+    <vt:lpwstr>XCJQb3dlcnBvaW50VGl0bGVNZXRhZGF0YVxcXCI6bnVsbCxcXFwiUG93ZXJwb2ludFN1YnRpdGxlTWV0YWRhdGFcXFwiOm51bGwsXFxcIlRoaXJkUGFydHlNZXRhZGF0YUZvdW5kXFxcIjpmYWxzZX1cIixcIkZvb3RlclwiOlwiPHNwYW4+PHNwYW4+JiMxNjA7PC9z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="GVData5">
+    <vt:lpwstr>cGFuPjxzcGFuIHN0eWxlPVxcXCJ0ZXh0LWFsaWduOmNlbnRlclxcXCI+RXN0ZSBkb2N1bWVudG8gZXN0w6EgY2xhc3NpZmljYWRvIGNvbW86PHNwYW4gc3R5bGU9XFxcImNvbG9yOiMwMDAwZmNcXFwiPiBJbnRlcm5vPC9zcGFuPiAgICBcXHRcXG48L3NwYW4+PC9z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="GVData6">
+    <vt:lpwstr>cGFuPlwiLFwiT3B0aW9uc1wiOlwie1xcXCJQb3B1cENvbmZpZ3VyYXRpb25cXFwiOntcXFwiQWx3YXlzU2hvd1BvcHVwXFxcIjpmYWxzZSxcXFwiRW5mb3JjZUhlYWRlckZvb3RlclR5cGVcXFwiOnRydWUsXFxcIkhlYWRlclBsYWNlbWVudFR5cGVcXFwiOjAsXFxc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="GVData7">
+    <vt:lpwstr>IkZvb3RlclBsYWNlbWVudFR5cGVcXFwiOjAsXFxcIkVuZm9yY2VMYXlvdXRPcHRpb25cXFwiOnRydWUsXFxcIkxheW91dE9wdGlvblxcXCI6MCxcXFwiVHJpZ2dlck51bWJlclxcXCI6MCxcXFwiRnJvbUluZGV4XFxcIjowLFxcXCJUb0luZGV4XFxcIjowLFxcXCJF</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Classification">
+    <vt:lpwstr>Interno</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="GVData8">
+    <vt:lpwstr>bmZvcmNlT3ZlcndyaXRlT3B0aW9uXFxcIjp0cnVlLFxcXCJPdmVyd3JpdGVPcHRpb25cXFwiOlxcXCJhcHBlbmRcXFwifSxcXFwiSGVhZGVyRW5hYmxlZFxcXCI6ZmFsc2UsXFxcIkhlYWRlclxcXCI6XFxcIlxcXCIsXFxcIkhlYWRlcnNcXFwiOm51bGwsXFxcIkhl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="GVData9">
+    <vt:lpwstr>YWRlclR5cGVcXFwiOjAsXFxcIkhlYWRlclR5cGVzQWxsb3dlZFxcXCI6WzJdLFxcXCJIZWFkZXJVcGRhdGVUeXBlXFxcIjowLFxcXCJGb290ZXJFbmFibGVkXFxcIjp0cnVlLFxcXCJGb290ZXJcXFwiOlxcXCI8c3Bhbj48c3Bhbj4mIzE2MDs8L3NwYW4+PHNwYW4g</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="GVData10">
+    <vt:lpwstr>c3R5bGU9XFxcXFxcXCJ0ZXh0LWFsaWduOmNlbnRlclxcXFxcXFwiPkVzdGUgZG9jdW1lbnRvIGVzdMOhIGNsYXNzaWZpY2FkbyBjb21vOjxzcGFuIHN0eWxlPVxcXFxcXFwiY29sb3I6IzAwMDBmY1xcXFxcXFwiPiBJbnRlcm5vPC9zcGFuPiAgICBcXFxcdFxcXFxu</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="GVData11">
+    <vt:lpwstr>PC9zcGFuPjwvc3Bhbj5cXFwiLFxcXCJGb290ZXJzXFxcIjpudWxsLFxcXCJGb290ZXJUeXBlXFxcIjowLFxcXCJGb290ZXJUeXBlc0FsbG93ZWRcXFwiOlswLDFdLFxcXCJGb290ZXJVcGRhdGVUeXBlXFxcIjowLFxcXCJXYXRlcm1hcmtcXFwiOlxcXCJcXFwiLFxc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="GVData12">
+    <vt:lpwstr>XCJXYXRlcm1hcmtFbmFibGVkXFxcIjpmYWxzZSxcXFwiU2hvdWxkV3JpdGVXYXRlcm1hcmtcXFwiOmZhbHNlLFxcXCJXYXRlcm1hcmtVcGRhdGVUeXBlXFxcIjoxLFxcXCJQb3dlcnBvaW50VGl0bGVcXFwiOm51bGwsXFxcIlBvd2VycG9pbnRTdWJpdGxlXFxcIjpu</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="GVData13">
+    <vt:lpwstr>dWxsfVwiLFwiU3RhdGVcIjpcIntcXFwiRmlyc3RQYWdlRGlmZmVyZW50XFxcIjpmYWxzZSxcXFwiRGlmZmVyZW50T2RkQW5kRXZlblBhZ2VzXFxcIjpmYWxzZSxcXFwiUGFnZUNvdW50XFxcIjo4LFxcXCJIZWFkZXJNZXRhZGF0YVxcXCI6XFxcIlxcXCIsXFxcIlRo</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="GVData14">
+    <vt:lpwstr>aXJkUGFydHlIZWFkZXJNZXRhZGF0YVxcXCI6XFxcIlxcXCIsXFxcIkdWSGVhZGVyRXhpc3RzXFxcIjpmYWxzZSxcXFwiTm9uR1ZIZWFkZXJFeGlzdHNcXFwiOnRydWUsXFxcIkZsb2F0aW5nSGVhZGVyRXhpc3RzXFxcIjpmYWxzZSxcXFwiTm9uR1ZIZWFkZXJTaGFw</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="GVData15">
+    <vt:lpwstr>ZUV4aXN0c1xcXCI6dHJ1ZSxcXFwiVGhpcmRQYXJ0eUhlYWRlcnNcXFwiOltdLFxcXCJGb290ZXJNZXRhZGF0YVxcXCI6XFxcIlxcXCIsXFxcIlRoaXJkUGFydHlGb290ZXJNZXRhZGF0YVxcXCI6XFxcIjFcXFwiLFxcXCJHVkZvb3RlckV4aXN0c1xcXCI6ZmFsc2Us</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="GVData16">
+    <vt:lpwstr>XFxcIk5vbkdWRm9vdGVyRXhpc3RzXFxcIjp0cnVlLFxcXCJGbG9hdGluZ0Zvb3RlckV4aXN0c1xcXCI6ZmFsc2UsXFxcIk5vbkdWRm9vdGVyU2hhcGVFeGlzdHNcXFwiOmZhbHNlLFxcXCJUaGlyZFBhcnR5Rm9vdGVyc1xcXCI6W10sXFxcIldhdGVybWFya01ldGFk</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="GVData17">
+    <vt:lpwstr>YXRhXFxcIjpcXFwiXFxcIixcXFwiV2F0ZXJtYXJrRXhpc3RzXFxcIjpmYWxzZSxcXFwiUG93ZXJwb2ludFRpdGxlTWV0YWRhdGFcXFwiOm51bGwsXFxcIlBvd2VycG9pbnRTdWJ0aXRsZU1ldGFkYXRhXFxcIjpudWxsLFxcXCJUaGlyZFBhcnR5TWV0YWRhdGFGb3Vu</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="GVData18">
+    <vt:lpwstr>ZFxcXCI6ZmFsc2V9XCJ9IiwicGFyZW50TGluZUlkcyI6IltcIjljNGNlZjkwLTdlMDItNGQ0Yi05NGJiLWY1ZjdlYWUzOTdmNVwiXSIsIndyaXR0ZW5LZXlzIjoiW1wiQ2xhc3NpZmljYXRpb25cIixcIkNsYXNzaWZpY2F0aW9uVGFnU2V0SWRcIixcIkNvbXBsaWFu</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="GVData19">
+    <vt:lpwstr>Y2VUYWdTZXRJZFwiLFwiRmlsZUlkXCIsXCJndmRvY2lkXCIsXCJUYWdEYXRlVGltZVwiLFwiVXNlcklkXCJdIiwibm9PZkd2RGF0YUVudHJpZXMiOiIyMiIsImxpbmVJZCI6Ijg0MjRmMTJmLWIyZDItNGY3Yi05NTY3LTI4NmNlODcyNzgxYSIsInRhZ3NldF9lMTY0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="GVData20">
+    <vt:lpwstr>MDlhN18xNzAwXzQxNTNfOTA5MF8zOTU1YmMyZjBhZThfY2xhc3NpZmljYXRpb24iOiJHZW5lcmFsIEJ1c2luZXNzIn0=</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="GVData21">
+    <vt:lpwstr>(end)</vt:lpwstr>
+  </property>
+</Properties>
+</file>